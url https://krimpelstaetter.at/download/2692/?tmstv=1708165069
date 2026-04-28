--- v1 (2026-03-14)
+++ v2 (2026-04-28)
@@ -4,297 +4,340 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7904480C" w14:textId="1E083E9A" w:rsidR="00067E26" w:rsidRPr="00C301AA" w:rsidRDefault="009B2E94" w:rsidP="00BD7073">
+    <w:p w14:paraId="209E0E51" w14:textId="77777777" w:rsidR="005D154A" w:rsidRDefault="009B2E94" w:rsidP="00BD7073">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK6"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00783DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AA4275">
+      <w:r w:rsidR="005D154A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>RNDSSUPPE MIT GEMÜSESCHÖBERL</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD3BE9">
+        <w:t>SPECKFARFEL</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6263E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
+        <w:t>SUPPE</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6263E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D154A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E3341">
+      <w:r w:rsidR="00F6263E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F6263E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F6263E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000B5418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E2378E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004D1CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B91F2E">
+      <w:r w:rsidR="00E2378E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0091722D">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="006B1BD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF0181">
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0E80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B5418">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="001F32BF" w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E2378E">
+        <w:t>6,</w:t>
+      </w:r>
+      <w:r w:rsidR="005D154A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D1CAC">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="001F32BF" w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E2378E">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00B476B0" w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B476B0" w:rsidRPr="00C301AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CF64C0" w:rsidRPr="00C301AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="001F32BF" w:rsidRPr="00C301AA">
+      <w:r w:rsidR="00D254B0" w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005B75C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7904480C" w14:textId="6633110C" w:rsidR="00067E26" w:rsidRPr="00C301AA" w:rsidRDefault="005D154A" w:rsidP="00BD7073">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PETERSILIEN</w:t>
+      </w:r>
+      <w:r w:rsidR="00D109C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>RAHM</w:t>
+      </w:r>
+      <w:r w:rsidR="00856A86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>SUPPE</w:t>
+      </w:r>
+      <w:r w:rsidR="00856A86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D109C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00277965">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00277965">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00277965">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005B75C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00277965">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
         <w:t>6,</w:t>
       </w:r>
-      <w:r w:rsidR="00AA4275">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="001F32BF" w:rsidRPr="00C301AA">
-[...125 lines deleted...]
-      <w:r w:rsidR="00722C32" w:rsidRPr="00C301AA">
+      <w:r w:rsidR="00277965">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7337153C" w14:textId="16FAC916" w:rsidR="00C22B72" w:rsidRPr="002C41E7" w:rsidRDefault="00E31DD0" w:rsidP="00E31DD0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
@@ -438,130 +481,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidR="00265653">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>******</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA7C610" w14:textId="792CDFA2" w:rsidR="004B12D9" w:rsidRDefault="006965AE" w:rsidP="004B12D9">
+    <w:p w14:paraId="528856D8" w14:textId="275943DB" w:rsidR="005B75C3" w:rsidRDefault="006965AE" w:rsidP="005B4FCE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2124" w:hanging="2124"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> „BIO – FORELLENFILET“ MIT </w:t>
+      <w:r w:rsidR="0060385E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D154A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CORDON BLEU MIT ERDÄPFELN UND </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594F9785" w14:textId="34072283" w:rsidR="009604E2" w:rsidRPr="006965AE" w:rsidRDefault="009604E2" w:rsidP="00E53ED6">
+    <w:p w14:paraId="2E199C3D" w14:textId="170DB5FC" w:rsidR="00AD1DF1" w:rsidRPr="006965AE" w:rsidRDefault="00AD1DF1" w:rsidP="005B4FCE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2124" w:hanging="2124"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AA4275">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">ERDÄPFELN UND RATATOUILLE – GEMÜSE </w:t>
+      <w:r w:rsidR="005D154A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PREISELBEEREN </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FFFFC0A" w14:textId="3235A382" w:rsidR="0034041C" w:rsidRDefault="00636FFF" w:rsidP="00636FFF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
@@ -575,652 +612,598 @@
       <w:r w:rsidR="0034041C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>------</w:t>
       </w:r>
       <w:r w:rsidR="006F1DD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>--------</w:t>
       </w:r>
       <w:r w:rsidR="00882175">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>--------------------------</w:t>
       </w:r>
       <w:r w:rsidR="006F1DD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>--------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D44CDD3" w14:textId="6DE2CF53" w:rsidR="00034A58" w:rsidRDefault="00215348" w:rsidP="00215348">
+    <w:p w14:paraId="5D44CDD3" w14:textId="73CBAE8B" w:rsidR="00034A58" w:rsidRDefault="00215348" w:rsidP="00215348">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0052141A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0052141A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AA4275">
-[...41 lines deleted...]
-      <w:r w:rsidR="00B23886">
+      <w:r w:rsidR="005B4FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>HAU</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>GEMACHTE</w:t>
+      </w:r>
+      <w:r w:rsidR="005D154A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S SCHOKO – KÜCHLEIN </w:t>
+      </w:r>
+      <w:r w:rsidR="005D154A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001C2C60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AD1DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="005D154A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1BD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,90</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A2C4E17" w14:textId="63F79A51" w:rsidR="004F70BE" w:rsidRDefault="00B775DE" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E31DD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>-----------------------------------------------------------------------</w:t>
       </w:r>
       <w:r w:rsidR="00883098">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>---------------</w:t>
       </w:r>
       <w:r w:rsidR="002621DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>--</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C8260B" w14:textId="77777777" w:rsidR="00783DC7" w:rsidRDefault="00783DC7" w:rsidP="00915CAB">
+    <w:p w14:paraId="1DA53FFB" w14:textId="77777777" w:rsidR="00AD1DF1" w:rsidRDefault="00AD1DF1" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F3C7E95" w14:textId="6A9BB682" w:rsidR="00535898" w:rsidRDefault="003F1795" w:rsidP="00915CAB">
+    <w:p w14:paraId="4FD78A8D" w14:textId="23B97AB5" w:rsidR="00A67159" w:rsidRDefault="00A67159" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">    16,90</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">FRISCHER MARCHFELDER „SOLO – SPARGEL“ MIT HAUSGEMACHTER </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3844C7" w14:textId="77777777" w:rsidR="00535898" w:rsidRDefault="00535898" w:rsidP="00915CAB">
+    <w:p w14:paraId="36B2A320" w14:textId="04A7B5BA" w:rsidR="00A67159" w:rsidRDefault="005D154A" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAUCE </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67159">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">HOLLANDAISE, GEBRATENEN SCHINKEN UND </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A67159">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ERDÄPFELN  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67159">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67159">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,90</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5C69284C" w14:textId="6CB3B5DF" w:rsidR="009831A7" w:rsidRDefault="003F1795" w:rsidP="00915CAB">
+    <w:p w14:paraId="677662FE" w14:textId="77777777" w:rsidR="005014AC" w:rsidRDefault="005014AC" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...47 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6D8B82CD" w14:textId="77777777" w:rsidR="003F1795" w:rsidRDefault="003F1795" w:rsidP="00915CAB">
+    <w:p w14:paraId="51309DCD" w14:textId="6EA1C65B" w:rsidR="005014AC" w:rsidRDefault="005014AC" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>EDELRAGOUT VOM HIRSCH AUS DER „TAUERNREGION“ MIT KNÖDEL,</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0CD58011" w14:textId="77777777" w:rsidR="003F1795" w:rsidRDefault="003F1795" w:rsidP="00915CAB">
+    <w:p w14:paraId="698DFE1C" w14:textId="3196295D" w:rsidR="005014AC" w:rsidRPr="005014AC" w:rsidRDefault="005014AC" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">KALBS – REISFLEISCH VOM „BIOKALB“ MIT PARMESAN UND </w:t>
+        <w:t>SPECKBOHNEN UND PREISELBEEREN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    22,90</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C152803" w14:textId="08883DB7" w:rsidR="003F1795" w:rsidRDefault="003F1795" w:rsidP="00915CAB">
+    <w:p w14:paraId="4995B72C" w14:textId="77777777" w:rsidR="00A67159" w:rsidRDefault="00A67159" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...65 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0BEF169E" w14:textId="77777777" w:rsidR="009831A7" w:rsidRDefault="009831A7" w:rsidP="00915CAB">
+    <w:p w14:paraId="0DA547B4" w14:textId="2FD3716C" w:rsidR="00A67159" w:rsidRDefault="00A67159" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>GEBRATENE „BIO – BLUTWURST</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2C60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – RADELN“ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MIT SAUERKRAUT UND GRÖST´L</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="128D12B3" w14:textId="49D84EF1" w:rsidR="0014749F" w:rsidRDefault="006709DB" w:rsidP="00915CAB">
+    <w:p w14:paraId="66693AE3" w14:textId="18C9749F" w:rsidR="005B4FCE" w:rsidRDefault="00A67159" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>AUSGELÖSTES BACKHENDL MIT ERDÄPFELSALAT UND PREISELBEEREN   19,90</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2C60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17,90</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006BB841" w14:textId="77777777" w:rsidR="007B524F" w:rsidRDefault="007B524F" w:rsidP="00915CAB">
+    <w:p w14:paraId="0CD58011" w14:textId="50658B12" w:rsidR="003F1795" w:rsidRDefault="00F86190" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HAUSGEMACHTE SPINATKNÖDEL MIT ALMKÄSE GEFÜLLT, BRAUNER </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="009865A3" w14:textId="77777777" w:rsidR="00AA4275" w:rsidRDefault="00AA4275" w:rsidP="00915CAB">
+    <w:p w14:paraId="7C152803" w14:textId="01AC692D" w:rsidR="003F1795" w:rsidRDefault="00F86190" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>GEBRATENE</w:t>
-[...190 lines deleted...]
-        <w:t xml:space="preserve">    19,90</w:t>
+        <w:t xml:space="preserve">BUTTER, FRISCHEM PARMESAN UND </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1795">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>SALATTELLE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1795">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003F1795">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003F1795">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003F1795">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    17,90</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19629310" w14:textId="517FEC99" w:rsidR="00DD4562" w:rsidRDefault="008E3DBE" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
@@ -1264,145 +1247,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003F2648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB5C1F5" w14:textId="4C046C1C" w:rsidR="00103B3D" w:rsidRDefault="009722C6" w:rsidP="00915CAB">
-[...93 lines deleted...]
-    <w:p w14:paraId="04E9C607" w14:textId="490B8038" w:rsidR="00C97ABA" w:rsidRDefault="004902D4" w:rsidP="00915CAB">
+    <w:p w14:paraId="04E9C607" w14:textId="19D77C38" w:rsidR="00C97ABA" w:rsidRDefault="004902D4" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>SALZBURGER BRAT</w:t>
       </w:r>
       <w:r w:rsidR="00D00417">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="007B524F">
         <w:rPr>
@@ -1585,50 +1474,276 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    1</w:t>
       </w:r>
       <w:r w:rsidR="00186F7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00ED542C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>90</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3F43970D" w14:textId="77777777" w:rsidR="00D109C9" w:rsidRDefault="00D109C9" w:rsidP="00E91027">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC47794" w14:textId="3E1F90F5" w:rsidR="00D109C9" w:rsidRDefault="00D109C9" w:rsidP="00E91027">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>GEKOCHTER TAFELSPITZ VOM „SALZBURGER – BIORIND“ MIT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8411B1" w14:textId="272AD47C" w:rsidR="00D109C9" w:rsidRDefault="00D109C9" w:rsidP="00E91027">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RÖSTERDÄPFELN, RAHMSPINAT UND APFELKREN </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    23,90</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3AFAB9" w14:textId="77777777" w:rsidR="00E254AE" w:rsidRDefault="00E254AE" w:rsidP="00E91027">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339E9BA6" w14:textId="2BDAB306" w:rsidR="00E254AE" w:rsidRDefault="00E254AE" w:rsidP="00E91027">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>AUSGELÖSTES BACKHENDL MIT ERDÄPFEL</w:t>
+      </w:r>
+      <w:r w:rsidR="005B75C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SALAT UND PREISELBEEREN   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>19,90</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000C7BA6" w14:textId="77777777" w:rsidR="005D154A" w:rsidRDefault="005D154A" w:rsidP="00E91027">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E1FA849" w14:textId="3710D577" w:rsidR="005D154A" w:rsidRDefault="005D154A" w:rsidP="00E91027">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>GEBRATENES „LACHS – FORELLENFILET“ MIT SPARGEL – RISOTTO UND</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1420BCD2" w14:textId="6D294148" w:rsidR="005D154A" w:rsidRDefault="005D154A" w:rsidP="00E91027">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KRÄUTERBUTTER </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    24,90</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="69EF835B" w14:textId="737EF126" w:rsidR="007B524F" w:rsidRDefault="000B5418" w:rsidP="00E91027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -2009,59 +2124,59 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00645F84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00B86021">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,5</w:t>
       </w:r>
       <w:r w:rsidR="00835EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C735D2C" w14:textId="77777777" w:rsidR="00367F8A" w:rsidRDefault="00367F8A" w:rsidP="00835EE4">
+    <w:p w14:paraId="54F7D378" w14:textId="77777777" w:rsidR="00284DFA" w:rsidRDefault="00284DFA" w:rsidP="00835EE4">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="608E5A04" w14:textId="08CC30A8" w:rsidR="00E31DD0" w:rsidRDefault="00E31DD0" w:rsidP="00835EE4">
+    <w:p w14:paraId="608E5A04" w14:textId="2B2F69BA" w:rsidR="00E31DD0" w:rsidRDefault="00E31DD0" w:rsidP="00835EE4">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>KNÖDEL MIT GULASCHSAFT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00645F84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>7,9</w:t>
       </w:r>
       <w:r>
@@ -2159,122 +2274,75 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">      8,</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00B86021">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00092F2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386E1008" w14:textId="77777777" w:rsidR="003F1795" w:rsidRDefault="003F1795" w:rsidP="00155481">
+    <w:p w14:paraId="5872F73C" w14:textId="6DB44954" w:rsidR="00FD7858" w:rsidRPr="00155481" w:rsidRDefault="00575640" w:rsidP="00155481">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00D4752C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>-------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1546AA82" w14:textId="77777777" w:rsidR="00AA4275" w:rsidRDefault="00AA4275" w:rsidP="0006485B">
+    <w:p w14:paraId="1756F1D8" w14:textId="77777777" w:rsidR="005D154A" w:rsidRDefault="005D154A" w:rsidP="0006485B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0445E33D" w14:textId="6FA4831C" w:rsidR="00F202F0" w:rsidRDefault="00F202F0" w:rsidP="0006485B">
-[...37 lines deleted...]
-    <w:p w14:paraId="553BFF4F" w14:textId="569DF17B" w:rsidR="00561994" w:rsidRDefault="002E25F6" w:rsidP="0006485B">
+    <w:p w14:paraId="553BFF4F" w14:textId="67F40454" w:rsidR="00561994" w:rsidRDefault="002E25F6" w:rsidP="0006485B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>APFEL</w:t>
       </w:r>
       <w:r w:rsidR="00DA10FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – ODER TOPFENSTRUDEL</w:t>
       </w:r>
       <w:r w:rsidR="00CA4778">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00134E94">
         <w:rPr>
@@ -2422,58 +2490,58 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     8,90</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0024616D" w:rsidRPr="009F12FF" w:rsidSect="00CC5F32">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1417" w:right="1106" w:bottom="1134" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3039AEA8" w14:textId="77777777" w:rsidR="003916E8" w:rsidRDefault="003916E8">
+    <w:p w14:paraId="7C756C29" w14:textId="77777777" w:rsidR="00250055" w:rsidRDefault="00250055">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6051B7D0" w14:textId="77777777" w:rsidR="003916E8" w:rsidRDefault="003916E8">
+    <w:p w14:paraId="4249123F" w14:textId="77777777" w:rsidR="00250055" w:rsidRDefault="00250055">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2545,58 +2613,58 @@
   <w:p w14:paraId="793020E0" w14:textId="77777777" w:rsidR="002E2FBB" w:rsidRPr="00EF787C" w:rsidRDefault="002E2FBB" w:rsidP="00EF787C">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EF787C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Ab 14:00 Uhr servieren wir Ihnen von der Nachmittagskarte.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="054553AE" w14:textId="77777777" w:rsidR="003916E8" w:rsidRDefault="003916E8">
+    <w:p w14:paraId="608CB68D" w14:textId="77777777" w:rsidR="00250055" w:rsidRDefault="00250055">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A085714" w14:textId="77777777" w:rsidR="003916E8" w:rsidRDefault="003916E8">
+    <w:p w14:paraId="7C123FE9" w14:textId="77777777" w:rsidR="00250055" w:rsidRDefault="00250055">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25BB2CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="360275D6"/>
     <w:lvl w:ilvl="0" w:tplc="9A68F562">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2484" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3125,50 +3193,51 @@
     <w:rsid w:val="00006451"/>
     <w:rsid w:val="0000650A"/>
     <w:rsid w:val="0000773A"/>
     <w:rsid w:val="00007C8C"/>
     <w:rsid w:val="00007F64"/>
     <w:rsid w:val="0001075D"/>
     <w:rsid w:val="00010895"/>
     <w:rsid w:val="00010CB1"/>
     <w:rsid w:val="0001106F"/>
     <w:rsid w:val="00011443"/>
     <w:rsid w:val="0001189F"/>
     <w:rsid w:val="00011911"/>
     <w:rsid w:val="0001194F"/>
     <w:rsid w:val="000119C3"/>
     <w:rsid w:val="00011CF1"/>
     <w:rsid w:val="00012048"/>
     <w:rsid w:val="00012617"/>
     <w:rsid w:val="00012AA2"/>
     <w:rsid w:val="00012B8B"/>
     <w:rsid w:val="00012DE2"/>
     <w:rsid w:val="00012E1D"/>
     <w:rsid w:val="00013741"/>
     <w:rsid w:val="00013FF4"/>
     <w:rsid w:val="00014590"/>
     <w:rsid w:val="00014A96"/>
+    <w:rsid w:val="00014EF8"/>
     <w:rsid w:val="00014F5F"/>
     <w:rsid w:val="00015137"/>
     <w:rsid w:val="000157E3"/>
     <w:rsid w:val="00015C99"/>
     <w:rsid w:val="00015F87"/>
     <w:rsid w:val="00016040"/>
     <w:rsid w:val="00016921"/>
     <w:rsid w:val="00016D35"/>
     <w:rsid w:val="00016D5F"/>
     <w:rsid w:val="00016EA2"/>
     <w:rsid w:val="000170EB"/>
     <w:rsid w:val="00017457"/>
     <w:rsid w:val="000174FC"/>
     <w:rsid w:val="0001783E"/>
     <w:rsid w:val="00017CF1"/>
     <w:rsid w:val="00017EED"/>
     <w:rsid w:val="00020015"/>
     <w:rsid w:val="00020D50"/>
     <w:rsid w:val="000214FC"/>
     <w:rsid w:val="00021F53"/>
     <w:rsid w:val="0002205D"/>
     <w:rsid w:val="00022140"/>
     <w:rsid w:val="00022350"/>
     <w:rsid w:val="00022834"/>
     <w:rsid w:val="000228BF"/>
@@ -3980,149 +4049,153 @@
     <w:rsid w:val="00180724"/>
     <w:rsid w:val="00180801"/>
     <w:rsid w:val="00180AE2"/>
     <w:rsid w:val="001815B3"/>
     <w:rsid w:val="001816C6"/>
     <w:rsid w:val="00181ECB"/>
     <w:rsid w:val="00181F2A"/>
     <w:rsid w:val="00182526"/>
     <w:rsid w:val="001827B5"/>
     <w:rsid w:val="0018285D"/>
     <w:rsid w:val="0018292C"/>
     <w:rsid w:val="00182B72"/>
     <w:rsid w:val="00182C81"/>
     <w:rsid w:val="001831BF"/>
     <w:rsid w:val="001831EE"/>
     <w:rsid w:val="00183411"/>
     <w:rsid w:val="00183748"/>
     <w:rsid w:val="00183977"/>
     <w:rsid w:val="00183B33"/>
     <w:rsid w:val="00185330"/>
     <w:rsid w:val="0018559C"/>
     <w:rsid w:val="001855D9"/>
     <w:rsid w:val="0018585F"/>
     <w:rsid w:val="00185A88"/>
     <w:rsid w:val="00185E60"/>
+    <w:rsid w:val="00186601"/>
     <w:rsid w:val="0018674D"/>
     <w:rsid w:val="00186F7D"/>
     <w:rsid w:val="00186FA1"/>
     <w:rsid w:val="00186FCF"/>
     <w:rsid w:val="00187052"/>
     <w:rsid w:val="00187078"/>
     <w:rsid w:val="001871C0"/>
     <w:rsid w:val="00187DFD"/>
+    <w:rsid w:val="00187E6B"/>
     <w:rsid w:val="0019167D"/>
     <w:rsid w:val="00191A2E"/>
     <w:rsid w:val="00191C1B"/>
     <w:rsid w:val="00191C24"/>
     <w:rsid w:val="00191D66"/>
     <w:rsid w:val="0019219D"/>
     <w:rsid w:val="00192B92"/>
     <w:rsid w:val="00192E62"/>
     <w:rsid w:val="00192E6B"/>
     <w:rsid w:val="001934D8"/>
     <w:rsid w:val="0019367B"/>
     <w:rsid w:val="00193913"/>
     <w:rsid w:val="0019403C"/>
     <w:rsid w:val="001941A0"/>
     <w:rsid w:val="0019428D"/>
     <w:rsid w:val="001943FD"/>
     <w:rsid w:val="001947B1"/>
     <w:rsid w:val="00194E96"/>
     <w:rsid w:val="00194FF6"/>
     <w:rsid w:val="00195058"/>
     <w:rsid w:val="00195395"/>
     <w:rsid w:val="001960DE"/>
     <w:rsid w:val="001963BA"/>
     <w:rsid w:val="00196580"/>
     <w:rsid w:val="001965A9"/>
     <w:rsid w:val="00196635"/>
     <w:rsid w:val="00196A82"/>
     <w:rsid w:val="00196ED3"/>
     <w:rsid w:val="0019714D"/>
     <w:rsid w:val="001974C9"/>
     <w:rsid w:val="0019763A"/>
     <w:rsid w:val="00197A47"/>
     <w:rsid w:val="00197D28"/>
     <w:rsid w:val="001A0345"/>
     <w:rsid w:val="001A058E"/>
     <w:rsid w:val="001A13E5"/>
     <w:rsid w:val="001A17E2"/>
     <w:rsid w:val="001A1E91"/>
     <w:rsid w:val="001A2388"/>
     <w:rsid w:val="001A2C71"/>
     <w:rsid w:val="001A4162"/>
     <w:rsid w:val="001A47BF"/>
     <w:rsid w:val="001A49A3"/>
     <w:rsid w:val="001A4F5E"/>
+    <w:rsid w:val="001A5046"/>
     <w:rsid w:val="001A552E"/>
     <w:rsid w:val="001A5656"/>
     <w:rsid w:val="001A59ED"/>
     <w:rsid w:val="001A65EC"/>
     <w:rsid w:val="001A71EA"/>
     <w:rsid w:val="001A74D7"/>
     <w:rsid w:val="001A757A"/>
     <w:rsid w:val="001A76EB"/>
     <w:rsid w:val="001A7A64"/>
     <w:rsid w:val="001A7DFA"/>
     <w:rsid w:val="001B01F8"/>
     <w:rsid w:val="001B0400"/>
     <w:rsid w:val="001B047E"/>
     <w:rsid w:val="001B08ED"/>
     <w:rsid w:val="001B0A21"/>
     <w:rsid w:val="001B0E46"/>
     <w:rsid w:val="001B1641"/>
     <w:rsid w:val="001B175F"/>
     <w:rsid w:val="001B244F"/>
     <w:rsid w:val="001B2994"/>
     <w:rsid w:val="001B2A1C"/>
     <w:rsid w:val="001B3181"/>
     <w:rsid w:val="001B3C2E"/>
     <w:rsid w:val="001B3E2D"/>
     <w:rsid w:val="001B40FC"/>
     <w:rsid w:val="001B41A6"/>
     <w:rsid w:val="001B4999"/>
     <w:rsid w:val="001B4F9C"/>
     <w:rsid w:val="001B52BA"/>
     <w:rsid w:val="001B57E6"/>
     <w:rsid w:val="001B61FD"/>
     <w:rsid w:val="001B6211"/>
     <w:rsid w:val="001B680B"/>
     <w:rsid w:val="001B7215"/>
     <w:rsid w:val="001B7258"/>
     <w:rsid w:val="001B730C"/>
     <w:rsid w:val="001B7FE9"/>
     <w:rsid w:val="001C065F"/>
     <w:rsid w:val="001C0A42"/>
     <w:rsid w:val="001C0C5A"/>
     <w:rsid w:val="001C0CD0"/>
     <w:rsid w:val="001C0D6C"/>
     <w:rsid w:val="001C1151"/>
     <w:rsid w:val="001C124F"/>
     <w:rsid w:val="001C16D3"/>
     <w:rsid w:val="001C1FDE"/>
     <w:rsid w:val="001C201D"/>
+    <w:rsid w:val="001C2C60"/>
     <w:rsid w:val="001C2ECA"/>
     <w:rsid w:val="001C3110"/>
     <w:rsid w:val="001C34B5"/>
     <w:rsid w:val="001C34EB"/>
     <w:rsid w:val="001C37BA"/>
     <w:rsid w:val="001C3A5D"/>
     <w:rsid w:val="001C3B33"/>
     <w:rsid w:val="001C3F68"/>
     <w:rsid w:val="001C3F74"/>
     <w:rsid w:val="001C405A"/>
     <w:rsid w:val="001C4440"/>
     <w:rsid w:val="001C44DB"/>
     <w:rsid w:val="001C56F8"/>
     <w:rsid w:val="001C5A5D"/>
     <w:rsid w:val="001C5E3B"/>
     <w:rsid w:val="001C6402"/>
     <w:rsid w:val="001C645E"/>
     <w:rsid w:val="001C68A0"/>
     <w:rsid w:val="001C6D35"/>
     <w:rsid w:val="001C6DB8"/>
     <w:rsid w:val="001C77EA"/>
     <w:rsid w:val="001D078A"/>
     <w:rsid w:val="001D0E41"/>
     <w:rsid w:val="001D1557"/>
     <w:rsid w:val="001D16C9"/>
@@ -4204,50 +4277,51 @@
     <w:rsid w:val="001F4E3D"/>
     <w:rsid w:val="001F4EE2"/>
     <w:rsid w:val="001F4F54"/>
     <w:rsid w:val="001F577E"/>
     <w:rsid w:val="001F6276"/>
     <w:rsid w:val="001F63E1"/>
     <w:rsid w:val="001F683D"/>
     <w:rsid w:val="001F6880"/>
     <w:rsid w:val="001F6CEF"/>
     <w:rsid w:val="001F7426"/>
     <w:rsid w:val="001F7D65"/>
     <w:rsid w:val="00200496"/>
     <w:rsid w:val="002007F4"/>
     <w:rsid w:val="002007FC"/>
     <w:rsid w:val="00200B9C"/>
     <w:rsid w:val="002011E5"/>
     <w:rsid w:val="002018E5"/>
     <w:rsid w:val="0020213E"/>
     <w:rsid w:val="002026A8"/>
     <w:rsid w:val="002031CE"/>
     <w:rsid w:val="00203356"/>
     <w:rsid w:val="0020345D"/>
     <w:rsid w:val="00203B9C"/>
     <w:rsid w:val="00203BD0"/>
     <w:rsid w:val="002040C1"/>
+    <w:rsid w:val="002040E6"/>
     <w:rsid w:val="002046BF"/>
     <w:rsid w:val="0020493F"/>
     <w:rsid w:val="00204DF0"/>
     <w:rsid w:val="00204E97"/>
     <w:rsid w:val="00204ECD"/>
     <w:rsid w:val="0020563D"/>
     <w:rsid w:val="00205940"/>
     <w:rsid w:val="00205977"/>
     <w:rsid w:val="002061A7"/>
     <w:rsid w:val="0020624F"/>
     <w:rsid w:val="00206DAF"/>
     <w:rsid w:val="0020707A"/>
     <w:rsid w:val="00207133"/>
     <w:rsid w:val="002076B2"/>
     <w:rsid w:val="00207DE4"/>
     <w:rsid w:val="0021040A"/>
     <w:rsid w:val="00210CF4"/>
     <w:rsid w:val="00210D36"/>
     <w:rsid w:val="00211ACB"/>
     <w:rsid w:val="00211E42"/>
     <w:rsid w:val="002126EF"/>
     <w:rsid w:val="0021281D"/>
     <w:rsid w:val="002128E6"/>
     <w:rsid w:val="002129CB"/>
     <w:rsid w:val="00212D62"/>
@@ -4279,50 +4353,51 @@
     <w:rsid w:val="0022019B"/>
     <w:rsid w:val="0022025F"/>
     <w:rsid w:val="002202B6"/>
     <w:rsid w:val="0022040E"/>
     <w:rsid w:val="002207C4"/>
     <w:rsid w:val="00220A32"/>
     <w:rsid w:val="0022109F"/>
     <w:rsid w:val="002214A8"/>
     <w:rsid w:val="002214E6"/>
     <w:rsid w:val="0022171E"/>
     <w:rsid w:val="00221CFB"/>
     <w:rsid w:val="00221D8B"/>
     <w:rsid w:val="00221FC2"/>
     <w:rsid w:val="00222090"/>
     <w:rsid w:val="0022257A"/>
     <w:rsid w:val="0022260A"/>
     <w:rsid w:val="002227BA"/>
     <w:rsid w:val="002227F7"/>
     <w:rsid w:val="00222BAD"/>
     <w:rsid w:val="00222D95"/>
     <w:rsid w:val="00223B9C"/>
     <w:rsid w:val="002244D7"/>
     <w:rsid w:val="002244FB"/>
     <w:rsid w:val="002245DC"/>
     <w:rsid w:val="0022472B"/>
+    <w:rsid w:val="0022472E"/>
     <w:rsid w:val="00224AA8"/>
     <w:rsid w:val="00224B76"/>
     <w:rsid w:val="00225176"/>
     <w:rsid w:val="002252A1"/>
     <w:rsid w:val="0022582D"/>
     <w:rsid w:val="00225FC1"/>
     <w:rsid w:val="002261AD"/>
     <w:rsid w:val="00226CC9"/>
     <w:rsid w:val="0022750C"/>
     <w:rsid w:val="002276C4"/>
     <w:rsid w:val="00227B51"/>
     <w:rsid w:val="00227E18"/>
     <w:rsid w:val="00230113"/>
     <w:rsid w:val="002308E3"/>
     <w:rsid w:val="00230BB1"/>
     <w:rsid w:val="00230C5C"/>
     <w:rsid w:val="00230F75"/>
     <w:rsid w:val="0023111A"/>
     <w:rsid w:val="0023130C"/>
     <w:rsid w:val="00231498"/>
     <w:rsid w:val="002315E4"/>
     <w:rsid w:val="0023166D"/>
     <w:rsid w:val="00231C9F"/>
     <w:rsid w:val="00231D57"/>
     <w:rsid w:val="00231F09"/>
@@ -4357,54 +4432,56 @@
     <w:rsid w:val="00240D6F"/>
     <w:rsid w:val="0024134A"/>
     <w:rsid w:val="0024140C"/>
     <w:rsid w:val="00243272"/>
     <w:rsid w:val="00243623"/>
     <w:rsid w:val="0024380E"/>
     <w:rsid w:val="00243996"/>
     <w:rsid w:val="00243F69"/>
     <w:rsid w:val="00243FCA"/>
     <w:rsid w:val="00243FE1"/>
     <w:rsid w:val="002440D7"/>
     <w:rsid w:val="002441B0"/>
     <w:rsid w:val="002449FB"/>
     <w:rsid w:val="00244AFA"/>
     <w:rsid w:val="00244E67"/>
     <w:rsid w:val="00244EE3"/>
     <w:rsid w:val="002450BF"/>
     <w:rsid w:val="00245406"/>
     <w:rsid w:val="00245B45"/>
     <w:rsid w:val="00245C06"/>
     <w:rsid w:val="00245E78"/>
     <w:rsid w:val="0024616D"/>
     <w:rsid w:val="00246479"/>
     <w:rsid w:val="00247957"/>
     <w:rsid w:val="00247E19"/>
+    <w:rsid w:val="00250055"/>
     <w:rsid w:val="00250206"/>
     <w:rsid w:val="00250247"/>
     <w:rsid w:val="0025031E"/>
     <w:rsid w:val="00251032"/>
+    <w:rsid w:val="0025112F"/>
     <w:rsid w:val="0025138E"/>
     <w:rsid w:val="00251534"/>
     <w:rsid w:val="002517EB"/>
     <w:rsid w:val="002519FC"/>
     <w:rsid w:val="002527B5"/>
     <w:rsid w:val="002529E2"/>
     <w:rsid w:val="00252B54"/>
     <w:rsid w:val="00252F30"/>
     <w:rsid w:val="002535D6"/>
     <w:rsid w:val="002535E6"/>
     <w:rsid w:val="002539D2"/>
     <w:rsid w:val="00253C6F"/>
     <w:rsid w:val="00254888"/>
     <w:rsid w:val="00254C02"/>
     <w:rsid w:val="00254ED0"/>
     <w:rsid w:val="002551F5"/>
     <w:rsid w:val="0025565F"/>
     <w:rsid w:val="00255EA4"/>
     <w:rsid w:val="00255F7B"/>
     <w:rsid w:val="00255FAA"/>
     <w:rsid w:val="00256875"/>
     <w:rsid w:val="002568F2"/>
     <w:rsid w:val="00257514"/>
     <w:rsid w:val="0025761B"/>
     <w:rsid w:val="00257C21"/>
@@ -4437,80 +4514,83 @@
     <w:rsid w:val="00267447"/>
     <w:rsid w:val="00267D57"/>
     <w:rsid w:val="002700E8"/>
     <w:rsid w:val="00270106"/>
     <w:rsid w:val="0027078E"/>
     <w:rsid w:val="00271174"/>
     <w:rsid w:val="002713ED"/>
     <w:rsid w:val="002717A2"/>
     <w:rsid w:val="00271820"/>
     <w:rsid w:val="00271B2A"/>
     <w:rsid w:val="00271D6C"/>
     <w:rsid w:val="002728B5"/>
     <w:rsid w:val="00272D5C"/>
     <w:rsid w:val="00272F9B"/>
     <w:rsid w:val="00273184"/>
     <w:rsid w:val="0027412A"/>
     <w:rsid w:val="00274686"/>
     <w:rsid w:val="002749B2"/>
     <w:rsid w:val="00275856"/>
     <w:rsid w:val="0027656F"/>
     <w:rsid w:val="00276723"/>
     <w:rsid w:val="00276A20"/>
     <w:rsid w:val="00276DF9"/>
     <w:rsid w:val="00277120"/>
     <w:rsid w:val="0027737E"/>
+    <w:rsid w:val="00277443"/>
     <w:rsid w:val="00277700"/>
     <w:rsid w:val="002777A5"/>
+    <w:rsid w:val="00277965"/>
     <w:rsid w:val="00277A17"/>
     <w:rsid w:val="00277AC2"/>
     <w:rsid w:val="00277ADE"/>
     <w:rsid w:val="00277EBE"/>
     <w:rsid w:val="00277FF0"/>
     <w:rsid w:val="00280150"/>
     <w:rsid w:val="00280794"/>
     <w:rsid w:val="00280BDB"/>
     <w:rsid w:val="00280BDD"/>
     <w:rsid w:val="002810B5"/>
     <w:rsid w:val="002818A6"/>
     <w:rsid w:val="002819C5"/>
     <w:rsid w:val="00281CAA"/>
     <w:rsid w:val="00281E64"/>
     <w:rsid w:val="00282180"/>
     <w:rsid w:val="00282A68"/>
     <w:rsid w:val="00282D8A"/>
     <w:rsid w:val="00282E00"/>
     <w:rsid w:val="0028321D"/>
     <w:rsid w:val="002835A6"/>
     <w:rsid w:val="002837FD"/>
     <w:rsid w:val="00283A27"/>
     <w:rsid w:val="00283A3A"/>
     <w:rsid w:val="00284060"/>
     <w:rsid w:val="002840C9"/>
     <w:rsid w:val="002843B5"/>
     <w:rsid w:val="00284C4B"/>
     <w:rsid w:val="00284DC4"/>
+    <w:rsid w:val="00284DFA"/>
     <w:rsid w:val="002851EC"/>
     <w:rsid w:val="00285458"/>
     <w:rsid w:val="00285748"/>
     <w:rsid w:val="0028578D"/>
     <w:rsid w:val="002857A8"/>
     <w:rsid w:val="002859AE"/>
     <w:rsid w:val="002863F7"/>
     <w:rsid w:val="00286737"/>
     <w:rsid w:val="00286F51"/>
     <w:rsid w:val="002872FC"/>
     <w:rsid w:val="002873FD"/>
     <w:rsid w:val="00287CDD"/>
     <w:rsid w:val="00287D29"/>
     <w:rsid w:val="00287DA6"/>
     <w:rsid w:val="00287EF0"/>
     <w:rsid w:val="002901D7"/>
     <w:rsid w:val="0029020C"/>
     <w:rsid w:val="002902EE"/>
     <w:rsid w:val="002908F0"/>
     <w:rsid w:val="00290DB4"/>
     <w:rsid w:val="00290EEA"/>
     <w:rsid w:val="002912F7"/>
     <w:rsid w:val="002915CA"/>
     <w:rsid w:val="002916DE"/>
     <w:rsid w:val="00291836"/>
@@ -4542,50 +4622,51 @@
     <w:rsid w:val="00297247"/>
     <w:rsid w:val="0029733C"/>
     <w:rsid w:val="00297450"/>
     <w:rsid w:val="002976EE"/>
     <w:rsid w:val="00297B66"/>
     <w:rsid w:val="00297D03"/>
     <w:rsid w:val="002A0336"/>
     <w:rsid w:val="002A0A2C"/>
     <w:rsid w:val="002A0B0D"/>
     <w:rsid w:val="002A0B31"/>
     <w:rsid w:val="002A0DA3"/>
     <w:rsid w:val="002A0F3F"/>
     <w:rsid w:val="002A10F0"/>
     <w:rsid w:val="002A134F"/>
     <w:rsid w:val="002A1FE5"/>
     <w:rsid w:val="002A1FE6"/>
     <w:rsid w:val="002A3222"/>
     <w:rsid w:val="002A35EE"/>
     <w:rsid w:val="002A3766"/>
     <w:rsid w:val="002A3982"/>
     <w:rsid w:val="002A3DEB"/>
     <w:rsid w:val="002A46C9"/>
     <w:rsid w:val="002A4702"/>
     <w:rsid w:val="002A4B10"/>
     <w:rsid w:val="002A50D4"/>
+    <w:rsid w:val="002A5520"/>
     <w:rsid w:val="002A57D9"/>
     <w:rsid w:val="002A5CBC"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6C29"/>
     <w:rsid w:val="002A6C2D"/>
     <w:rsid w:val="002A6CFB"/>
     <w:rsid w:val="002A6D63"/>
     <w:rsid w:val="002A6F86"/>
     <w:rsid w:val="002A71C9"/>
     <w:rsid w:val="002A71EF"/>
     <w:rsid w:val="002A74D5"/>
     <w:rsid w:val="002A76CB"/>
     <w:rsid w:val="002B0489"/>
     <w:rsid w:val="002B0864"/>
     <w:rsid w:val="002B0FBD"/>
     <w:rsid w:val="002B0FCA"/>
     <w:rsid w:val="002B1518"/>
     <w:rsid w:val="002B1727"/>
     <w:rsid w:val="002B1B05"/>
     <w:rsid w:val="002B1CFA"/>
     <w:rsid w:val="002B1FF6"/>
     <w:rsid w:val="002B26BB"/>
     <w:rsid w:val="002B277B"/>
     <w:rsid w:val="002B3181"/>
     <w:rsid w:val="002B3511"/>
@@ -4598,50 +4679,51 @@
     <w:rsid w:val="002B47A5"/>
     <w:rsid w:val="002B53A4"/>
     <w:rsid w:val="002B5728"/>
     <w:rsid w:val="002B5A7E"/>
     <w:rsid w:val="002B5BBB"/>
     <w:rsid w:val="002B5E87"/>
     <w:rsid w:val="002B6C1B"/>
     <w:rsid w:val="002B6E90"/>
     <w:rsid w:val="002B7054"/>
     <w:rsid w:val="002B7385"/>
     <w:rsid w:val="002B73EA"/>
     <w:rsid w:val="002B75B3"/>
     <w:rsid w:val="002B7A3A"/>
     <w:rsid w:val="002B7EF5"/>
     <w:rsid w:val="002C0553"/>
     <w:rsid w:val="002C06E8"/>
     <w:rsid w:val="002C0C19"/>
     <w:rsid w:val="002C12EA"/>
     <w:rsid w:val="002C1525"/>
     <w:rsid w:val="002C164B"/>
     <w:rsid w:val="002C1BEF"/>
     <w:rsid w:val="002C1C64"/>
     <w:rsid w:val="002C21A5"/>
     <w:rsid w:val="002C243B"/>
     <w:rsid w:val="002C28D8"/>
+    <w:rsid w:val="002C28F3"/>
     <w:rsid w:val="002C2A32"/>
     <w:rsid w:val="002C2A74"/>
     <w:rsid w:val="002C2B71"/>
     <w:rsid w:val="002C3508"/>
     <w:rsid w:val="002C35D9"/>
     <w:rsid w:val="002C36A3"/>
     <w:rsid w:val="002C3872"/>
     <w:rsid w:val="002C3BA6"/>
     <w:rsid w:val="002C3DFE"/>
     <w:rsid w:val="002C3F5E"/>
     <w:rsid w:val="002C41E7"/>
     <w:rsid w:val="002C488D"/>
     <w:rsid w:val="002C4A2E"/>
     <w:rsid w:val="002C4B18"/>
     <w:rsid w:val="002C4F8B"/>
     <w:rsid w:val="002C51A1"/>
     <w:rsid w:val="002C57DC"/>
     <w:rsid w:val="002C5893"/>
     <w:rsid w:val="002C5A4B"/>
     <w:rsid w:val="002C5BFF"/>
     <w:rsid w:val="002C5DDA"/>
     <w:rsid w:val="002C636F"/>
     <w:rsid w:val="002C6831"/>
     <w:rsid w:val="002C6900"/>
     <w:rsid w:val="002C6A7C"/>
@@ -5243,50 +5325,51 @@
     <w:rsid w:val="003C70D4"/>
     <w:rsid w:val="003C7331"/>
     <w:rsid w:val="003C7852"/>
     <w:rsid w:val="003C78B7"/>
     <w:rsid w:val="003C7A55"/>
     <w:rsid w:val="003C7ACE"/>
     <w:rsid w:val="003C7D62"/>
     <w:rsid w:val="003D086A"/>
     <w:rsid w:val="003D0992"/>
     <w:rsid w:val="003D0AE2"/>
     <w:rsid w:val="003D1848"/>
     <w:rsid w:val="003D1A4D"/>
     <w:rsid w:val="003D1F62"/>
     <w:rsid w:val="003D2377"/>
     <w:rsid w:val="003D24DA"/>
     <w:rsid w:val="003D2604"/>
     <w:rsid w:val="003D2660"/>
     <w:rsid w:val="003D31B9"/>
     <w:rsid w:val="003D3282"/>
     <w:rsid w:val="003D38EE"/>
     <w:rsid w:val="003D3BA1"/>
     <w:rsid w:val="003D3C8D"/>
     <w:rsid w:val="003D3FDD"/>
     <w:rsid w:val="003D419B"/>
     <w:rsid w:val="003D41DF"/>
+    <w:rsid w:val="003D42C9"/>
     <w:rsid w:val="003D47EB"/>
     <w:rsid w:val="003D4945"/>
     <w:rsid w:val="003D4D60"/>
     <w:rsid w:val="003D559C"/>
     <w:rsid w:val="003D5988"/>
     <w:rsid w:val="003D5AA1"/>
     <w:rsid w:val="003D5BF7"/>
     <w:rsid w:val="003D60C9"/>
     <w:rsid w:val="003D6300"/>
     <w:rsid w:val="003D64C8"/>
     <w:rsid w:val="003D65B2"/>
     <w:rsid w:val="003D66DB"/>
     <w:rsid w:val="003D6883"/>
     <w:rsid w:val="003D6948"/>
     <w:rsid w:val="003D6D42"/>
     <w:rsid w:val="003D6FC8"/>
     <w:rsid w:val="003D73B2"/>
     <w:rsid w:val="003D741B"/>
     <w:rsid w:val="003D7F2C"/>
     <w:rsid w:val="003E03DC"/>
     <w:rsid w:val="003E0653"/>
     <w:rsid w:val="003E08EB"/>
     <w:rsid w:val="003E0CBF"/>
     <w:rsid w:val="003E14F6"/>
     <w:rsid w:val="003E17CC"/>
@@ -5332,50 +5415,51 @@
     <w:rsid w:val="003F1732"/>
     <w:rsid w:val="003F1795"/>
     <w:rsid w:val="003F1FED"/>
     <w:rsid w:val="003F2294"/>
     <w:rsid w:val="003F2346"/>
     <w:rsid w:val="003F2648"/>
     <w:rsid w:val="003F2BAD"/>
     <w:rsid w:val="003F4C6B"/>
     <w:rsid w:val="003F502D"/>
     <w:rsid w:val="003F53A3"/>
     <w:rsid w:val="003F5872"/>
     <w:rsid w:val="003F597E"/>
     <w:rsid w:val="003F5981"/>
     <w:rsid w:val="003F5F87"/>
     <w:rsid w:val="003F61B6"/>
     <w:rsid w:val="003F6687"/>
     <w:rsid w:val="003F6738"/>
     <w:rsid w:val="003F67BE"/>
     <w:rsid w:val="003F6C93"/>
     <w:rsid w:val="003F6F50"/>
     <w:rsid w:val="003F7709"/>
     <w:rsid w:val="003F7D8F"/>
     <w:rsid w:val="003F7F58"/>
     <w:rsid w:val="004000F7"/>
     <w:rsid w:val="0040085D"/>
+    <w:rsid w:val="00400A39"/>
     <w:rsid w:val="00400A74"/>
     <w:rsid w:val="004015D4"/>
     <w:rsid w:val="00401C41"/>
     <w:rsid w:val="004020C2"/>
     <w:rsid w:val="0040219C"/>
     <w:rsid w:val="00402315"/>
     <w:rsid w:val="00402518"/>
     <w:rsid w:val="00402B45"/>
     <w:rsid w:val="00402D09"/>
     <w:rsid w:val="00402DC0"/>
     <w:rsid w:val="00402EE5"/>
     <w:rsid w:val="00403134"/>
     <w:rsid w:val="0040322C"/>
     <w:rsid w:val="004037E8"/>
     <w:rsid w:val="00403AA5"/>
     <w:rsid w:val="00403B0D"/>
     <w:rsid w:val="00403F54"/>
     <w:rsid w:val="004049A9"/>
     <w:rsid w:val="00404B3D"/>
     <w:rsid w:val="00404C0E"/>
     <w:rsid w:val="00404C5D"/>
     <w:rsid w:val="00404CE8"/>
     <w:rsid w:val="00404D95"/>
     <w:rsid w:val="00404F04"/>
     <w:rsid w:val="00404F8A"/>
@@ -5536,50 +5620,51 @@
     <w:rsid w:val="00452410"/>
     <w:rsid w:val="00452736"/>
     <w:rsid w:val="00452852"/>
     <w:rsid w:val="00452C7B"/>
     <w:rsid w:val="00452EDE"/>
     <w:rsid w:val="00453A13"/>
     <w:rsid w:val="00453E62"/>
     <w:rsid w:val="004548A6"/>
     <w:rsid w:val="004548E1"/>
     <w:rsid w:val="00454AAE"/>
     <w:rsid w:val="00454B08"/>
     <w:rsid w:val="00454DA6"/>
     <w:rsid w:val="00454DC1"/>
     <w:rsid w:val="00454EAC"/>
     <w:rsid w:val="00454FAA"/>
     <w:rsid w:val="0045541E"/>
     <w:rsid w:val="0045562E"/>
     <w:rsid w:val="00455872"/>
     <w:rsid w:val="00455A23"/>
     <w:rsid w:val="00455C8E"/>
     <w:rsid w:val="0045628C"/>
     <w:rsid w:val="00456B70"/>
     <w:rsid w:val="00457045"/>
     <w:rsid w:val="004570E9"/>
     <w:rsid w:val="00457475"/>
+    <w:rsid w:val="0045751E"/>
     <w:rsid w:val="00457529"/>
     <w:rsid w:val="00457A21"/>
     <w:rsid w:val="00457B88"/>
     <w:rsid w:val="00460313"/>
     <w:rsid w:val="00460D6F"/>
     <w:rsid w:val="00461248"/>
     <w:rsid w:val="00461458"/>
     <w:rsid w:val="00462153"/>
     <w:rsid w:val="004621D7"/>
     <w:rsid w:val="00462349"/>
     <w:rsid w:val="0046281D"/>
     <w:rsid w:val="00462A47"/>
     <w:rsid w:val="00462E6A"/>
     <w:rsid w:val="00462FB7"/>
     <w:rsid w:val="0046343E"/>
     <w:rsid w:val="004636BC"/>
     <w:rsid w:val="00463945"/>
     <w:rsid w:val="004639DC"/>
     <w:rsid w:val="00463E5A"/>
     <w:rsid w:val="00463F29"/>
     <w:rsid w:val="00463FF6"/>
     <w:rsid w:val="0046422E"/>
     <w:rsid w:val="004643DD"/>
     <w:rsid w:val="0046440E"/>
     <w:rsid w:val="00464BF1"/>
@@ -5634,50 +5719,51 @@
     <w:rsid w:val="004764D2"/>
     <w:rsid w:val="0047673F"/>
     <w:rsid w:val="00476B68"/>
     <w:rsid w:val="00477035"/>
     <w:rsid w:val="0047715C"/>
     <w:rsid w:val="004772EC"/>
     <w:rsid w:val="0047767F"/>
     <w:rsid w:val="00477A81"/>
     <w:rsid w:val="00477F98"/>
     <w:rsid w:val="004802DD"/>
     <w:rsid w:val="00480464"/>
     <w:rsid w:val="004807AE"/>
     <w:rsid w:val="0048082F"/>
     <w:rsid w:val="00480B76"/>
     <w:rsid w:val="00481586"/>
     <w:rsid w:val="0048168F"/>
     <w:rsid w:val="004818E8"/>
     <w:rsid w:val="00481E72"/>
     <w:rsid w:val="00481E9A"/>
     <w:rsid w:val="00482015"/>
     <w:rsid w:val="004823D0"/>
     <w:rsid w:val="00482B18"/>
     <w:rsid w:val="00483760"/>
     <w:rsid w:val="00483BDF"/>
     <w:rsid w:val="00483C82"/>
+    <w:rsid w:val="00483EE3"/>
     <w:rsid w:val="00484745"/>
     <w:rsid w:val="004849C8"/>
     <w:rsid w:val="004849F6"/>
     <w:rsid w:val="00484E56"/>
     <w:rsid w:val="00485841"/>
     <w:rsid w:val="00486FDE"/>
     <w:rsid w:val="00487558"/>
     <w:rsid w:val="00487561"/>
     <w:rsid w:val="004878D6"/>
     <w:rsid w:val="00487E1D"/>
     <w:rsid w:val="004901C2"/>
     <w:rsid w:val="00490295"/>
     <w:rsid w:val="004902D4"/>
     <w:rsid w:val="004907D0"/>
     <w:rsid w:val="004909D7"/>
     <w:rsid w:val="00490E97"/>
     <w:rsid w:val="004911E1"/>
     <w:rsid w:val="0049176E"/>
     <w:rsid w:val="00491857"/>
     <w:rsid w:val="00491B19"/>
     <w:rsid w:val="004928C5"/>
     <w:rsid w:val="00492F89"/>
     <w:rsid w:val="0049368D"/>
     <w:rsid w:val="00494212"/>
     <w:rsid w:val="0049439D"/>
@@ -5752,50 +5838,51 @@
     <w:rsid w:val="004B13FC"/>
     <w:rsid w:val="004B1460"/>
     <w:rsid w:val="004B14BD"/>
     <w:rsid w:val="004B1539"/>
     <w:rsid w:val="004B1C5D"/>
     <w:rsid w:val="004B1CFE"/>
     <w:rsid w:val="004B1DEA"/>
     <w:rsid w:val="004B2162"/>
     <w:rsid w:val="004B21C2"/>
     <w:rsid w:val="004B21C9"/>
     <w:rsid w:val="004B2235"/>
     <w:rsid w:val="004B2244"/>
     <w:rsid w:val="004B2265"/>
     <w:rsid w:val="004B2C0F"/>
     <w:rsid w:val="004B2C82"/>
     <w:rsid w:val="004B2CD5"/>
     <w:rsid w:val="004B2E2C"/>
     <w:rsid w:val="004B3362"/>
     <w:rsid w:val="004B36F2"/>
     <w:rsid w:val="004B3803"/>
     <w:rsid w:val="004B409F"/>
     <w:rsid w:val="004B427C"/>
     <w:rsid w:val="004B4659"/>
     <w:rsid w:val="004B465B"/>
     <w:rsid w:val="004B5080"/>
+    <w:rsid w:val="004B5081"/>
     <w:rsid w:val="004B5321"/>
     <w:rsid w:val="004B566C"/>
     <w:rsid w:val="004B575E"/>
     <w:rsid w:val="004B582F"/>
     <w:rsid w:val="004B6516"/>
     <w:rsid w:val="004B654E"/>
     <w:rsid w:val="004B67C6"/>
     <w:rsid w:val="004B7009"/>
     <w:rsid w:val="004B7567"/>
     <w:rsid w:val="004B75EA"/>
     <w:rsid w:val="004B76EC"/>
     <w:rsid w:val="004B780D"/>
     <w:rsid w:val="004B799C"/>
     <w:rsid w:val="004B7CD5"/>
     <w:rsid w:val="004B7D33"/>
     <w:rsid w:val="004B7E12"/>
     <w:rsid w:val="004C0250"/>
     <w:rsid w:val="004C02CE"/>
     <w:rsid w:val="004C05CB"/>
     <w:rsid w:val="004C0738"/>
     <w:rsid w:val="004C07EE"/>
     <w:rsid w:val="004C09B5"/>
     <w:rsid w:val="004C0A65"/>
     <w:rsid w:val="004C0C2D"/>
     <w:rsid w:val="004C13D8"/>
@@ -5862,89 +5949,91 @@
     <w:rsid w:val="004E1726"/>
     <w:rsid w:val="004E23EB"/>
     <w:rsid w:val="004E2B59"/>
     <w:rsid w:val="004E2BD0"/>
     <w:rsid w:val="004E3B9D"/>
     <w:rsid w:val="004E3FD7"/>
     <w:rsid w:val="004E477C"/>
     <w:rsid w:val="004E5170"/>
     <w:rsid w:val="004E53F4"/>
     <w:rsid w:val="004E54EA"/>
     <w:rsid w:val="004E5E2C"/>
     <w:rsid w:val="004E620E"/>
     <w:rsid w:val="004E6299"/>
     <w:rsid w:val="004E6344"/>
     <w:rsid w:val="004E65D6"/>
     <w:rsid w:val="004E6869"/>
     <w:rsid w:val="004E6A4A"/>
     <w:rsid w:val="004E72C3"/>
     <w:rsid w:val="004E77D2"/>
     <w:rsid w:val="004E781F"/>
     <w:rsid w:val="004E79BE"/>
     <w:rsid w:val="004E7E2C"/>
     <w:rsid w:val="004F03EC"/>
     <w:rsid w:val="004F054B"/>
     <w:rsid w:val="004F0592"/>
+    <w:rsid w:val="004F0BEB"/>
     <w:rsid w:val="004F0DB5"/>
     <w:rsid w:val="004F10FD"/>
     <w:rsid w:val="004F1462"/>
     <w:rsid w:val="004F1849"/>
     <w:rsid w:val="004F2380"/>
     <w:rsid w:val="004F2500"/>
     <w:rsid w:val="004F2873"/>
     <w:rsid w:val="004F3168"/>
     <w:rsid w:val="004F34BA"/>
     <w:rsid w:val="004F3623"/>
     <w:rsid w:val="004F3C3A"/>
     <w:rsid w:val="004F3C88"/>
     <w:rsid w:val="004F3D09"/>
     <w:rsid w:val="004F3D9D"/>
     <w:rsid w:val="004F3F04"/>
     <w:rsid w:val="004F4400"/>
     <w:rsid w:val="004F4429"/>
     <w:rsid w:val="004F4611"/>
     <w:rsid w:val="004F4685"/>
     <w:rsid w:val="004F4DFA"/>
     <w:rsid w:val="004F4ECF"/>
     <w:rsid w:val="004F4FCB"/>
     <w:rsid w:val="004F4FEE"/>
     <w:rsid w:val="004F583D"/>
     <w:rsid w:val="004F58A3"/>
     <w:rsid w:val="004F5C4C"/>
     <w:rsid w:val="004F5CF5"/>
     <w:rsid w:val="004F6369"/>
     <w:rsid w:val="004F68BA"/>
     <w:rsid w:val="004F6914"/>
     <w:rsid w:val="004F6B13"/>
     <w:rsid w:val="004F6B93"/>
     <w:rsid w:val="004F6E2A"/>
     <w:rsid w:val="004F70BE"/>
     <w:rsid w:val="004F733A"/>
     <w:rsid w:val="004F7887"/>
     <w:rsid w:val="005005BE"/>
     <w:rsid w:val="00500A4B"/>
     <w:rsid w:val="005014A7"/>
+    <w:rsid w:val="005014AC"/>
     <w:rsid w:val="00501A40"/>
     <w:rsid w:val="005020D2"/>
     <w:rsid w:val="005024ED"/>
     <w:rsid w:val="005026E5"/>
     <w:rsid w:val="00502914"/>
     <w:rsid w:val="00502F11"/>
     <w:rsid w:val="00503038"/>
     <w:rsid w:val="00503070"/>
     <w:rsid w:val="005034FC"/>
     <w:rsid w:val="0050381E"/>
     <w:rsid w:val="00503A39"/>
     <w:rsid w:val="00503D98"/>
     <w:rsid w:val="005040CC"/>
     <w:rsid w:val="00504267"/>
     <w:rsid w:val="00504663"/>
     <w:rsid w:val="00504718"/>
     <w:rsid w:val="00504A19"/>
     <w:rsid w:val="00504B65"/>
     <w:rsid w:val="00504C94"/>
     <w:rsid w:val="00504D1F"/>
     <w:rsid w:val="0050523B"/>
     <w:rsid w:val="0050545F"/>
     <w:rsid w:val="00505F2C"/>
     <w:rsid w:val="0050612D"/>
     <w:rsid w:val="0050629C"/>
@@ -5998,50 +6087,51 @@
     <w:rsid w:val="005230A1"/>
     <w:rsid w:val="0052329F"/>
     <w:rsid w:val="0052393A"/>
     <w:rsid w:val="005239C5"/>
     <w:rsid w:val="00523B2F"/>
     <w:rsid w:val="00523DA4"/>
     <w:rsid w:val="005245F0"/>
     <w:rsid w:val="00524888"/>
     <w:rsid w:val="00524D02"/>
     <w:rsid w:val="00525021"/>
     <w:rsid w:val="0052534A"/>
     <w:rsid w:val="00525A7A"/>
     <w:rsid w:val="00525AC1"/>
     <w:rsid w:val="00526074"/>
     <w:rsid w:val="00526083"/>
     <w:rsid w:val="005260C8"/>
     <w:rsid w:val="005261F3"/>
     <w:rsid w:val="00526306"/>
     <w:rsid w:val="005265B2"/>
     <w:rsid w:val="00526705"/>
     <w:rsid w:val="0052688F"/>
     <w:rsid w:val="005269E1"/>
     <w:rsid w:val="00526ABB"/>
     <w:rsid w:val="0052701D"/>
     <w:rsid w:val="005270EF"/>
+    <w:rsid w:val="005270F5"/>
     <w:rsid w:val="0052742F"/>
     <w:rsid w:val="005278A8"/>
     <w:rsid w:val="00527C1C"/>
     <w:rsid w:val="00527E63"/>
     <w:rsid w:val="00527F5A"/>
     <w:rsid w:val="00527FA8"/>
     <w:rsid w:val="005302EB"/>
     <w:rsid w:val="0053077B"/>
     <w:rsid w:val="00530CBC"/>
     <w:rsid w:val="005319E4"/>
     <w:rsid w:val="00531D72"/>
     <w:rsid w:val="00531D9C"/>
     <w:rsid w:val="00531F79"/>
     <w:rsid w:val="0053209E"/>
     <w:rsid w:val="005321A9"/>
     <w:rsid w:val="00532260"/>
     <w:rsid w:val="00532389"/>
     <w:rsid w:val="00532526"/>
     <w:rsid w:val="005330E2"/>
     <w:rsid w:val="005332C2"/>
     <w:rsid w:val="0053351E"/>
     <w:rsid w:val="0053366A"/>
     <w:rsid w:val="00533AD7"/>
     <w:rsid w:val="00533D70"/>
     <w:rsid w:val="00533E8F"/>
@@ -6271,50 +6361,51 @@
     <w:rsid w:val="005866C8"/>
     <w:rsid w:val="00586A8F"/>
     <w:rsid w:val="00587376"/>
     <w:rsid w:val="005874F4"/>
     <w:rsid w:val="00587727"/>
     <w:rsid w:val="00587AF8"/>
     <w:rsid w:val="00587DA2"/>
     <w:rsid w:val="00587EE6"/>
     <w:rsid w:val="00590535"/>
     <w:rsid w:val="005905CF"/>
     <w:rsid w:val="00590D38"/>
     <w:rsid w:val="00590FC1"/>
     <w:rsid w:val="00591073"/>
     <w:rsid w:val="005912CE"/>
     <w:rsid w:val="0059131F"/>
     <w:rsid w:val="00591717"/>
     <w:rsid w:val="0059177A"/>
     <w:rsid w:val="00591CED"/>
     <w:rsid w:val="005923FB"/>
     <w:rsid w:val="00592863"/>
     <w:rsid w:val="00593261"/>
     <w:rsid w:val="00593402"/>
     <w:rsid w:val="00593958"/>
     <w:rsid w:val="00593A3A"/>
     <w:rsid w:val="00593DCF"/>
+    <w:rsid w:val="00593F08"/>
     <w:rsid w:val="00594043"/>
     <w:rsid w:val="0059417F"/>
     <w:rsid w:val="00594C27"/>
     <w:rsid w:val="00595845"/>
     <w:rsid w:val="005958E2"/>
     <w:rsid w:val="00595AE7"/>
     <w:rsid w:val="005962E9"/>
     <w:rsid w:val="0059688A"/>
     <w:rsid w:val="00597855"/>
     <w:rsid w:val="005979D8"/>
     <w:rsid w:val="00597C1A"/>
     <w:rsid w:val="005A01B1"/>
     <w:rsid w:val="005A0BD3"/>
     <w:rsid w:val="005A0CEB"/>
     <w:rsid w:val="005A1113"/>
     <w:rsid w:val="005A12CA"/>
     <w:rsid w:val="005A152F"/>
     <w:rsid w:val="005A16C4"/>
     <w:rsid w:val="005A183E"/>
     <w:rsid w:val="005A1A2D"/>
     <w:rsid w:val="005A2537"/>
     <w:rsid w:val="005A2CC2"/>
     <w:rsid w:val="005A2E62"/>
     <w:rsid w:val="005A342A"/>
     <w:rsid w:val="005A368D"/>
@@ -6326,105 +6417,112 @@
     <w:rsid w:val="005A5006"/>
     <w:rsid w:val="005A5BE5"/>
     <w:rsid w:val="005A666C"/>
     <w:rsid w:val="005A69CA"/>
     <w:rsid w:val="005A7419"/>
     <w:rsid w:val="005A7561"/>
     <w:rsid w:val="005A7CC7"/>
     <w:rsid w:val="005A7DCC"/>
     <w:rsid w:val="005A7F24"/>
     <w:rsid w:val="005B0293"/>
     <w:rsid w:val="005B0368"/>
     <w:rsid w:val="005B0499"/>
     <w:rsid w:val="005B0B17"/>
     <w:rsid w:val="005B12D3"/>
     <w:rsid w:val="005B13EF"/>
     <w:rsid w:val="005B20F5"/>
     <w:rsid w:val="005B23CA"/>
     <w:rsid w:val="005B28D7"/>
     <w:rsid w:val="005B29BC"/>
     <w:rsid w:val="005B3A7F"/>
     <w:rsid w:val="005B3AEA"/>
     <w:rsid w:val="005B3AF3"/>
     <w:rsid w:val="005B3BF8"/>
     <w:rsid w:val="005B3DC7"/>
     <w:rsid w:val="005B4BB4"/>
+    <w:rsid w:val="005B4FCE"/>
     <w:rsid w:val="005B51F7"/>
     <w:rsid w:val="005B5269"/>
     <w:rsid w:val="005B59D4"/>
+    <w:rsid w:val="005B5E01"/>
     <w:rsid w:val="005B5E9D"/>
     <w:rsid w:val="005B67C7"/>
     <w:rsid w:val="005B69AA"/>
     <w:rsid w:val="005B6B6E"/>
     <w:rsid w:val="005B6BA5"/>
+    <w:rsid w:val="005B6C59"/>
     <w:rsid w:val="005B724C"/>
     <w:rsid w:val="005B74EE"/>
+    <w:rsid w:val="005B75C3"/>
     <w:rsid w:val="005B7B79"/>
+    <w:rsid w:val="005B7F27"/>
     <w:rsid w:val="005C0254"/>
     <w:rsid w:val="005C07A3"/>
     <w:rsid w:val="005C08B9"/>
     <w:rsid w:val="005C08DF"/>
     <w:rsid w:val="005C0A8B"/>
+    <w:rsid w:val="005C0DD6"/>
     <w:rsid w:val="005C101B"/>
     <w:rsid w:val="005C1252"/>
     <w:rsid w:val="005C1762"/>
     <w:rsid w:val="005C28A5"/>
     <w:rsid w:val="005C2A1C"/>
     <w:rsid w:val="005C2D7A"/>
     <w:rsid w:val="005C31C7"/>
     <w:rsid w:val="005C31CE"/>
     <w:rsid w:val="005C334A"/>
     <w:rsid w:val="005C35FA"/>
     <w:rsid w:val="005C3B01"/>
     <w:rsid w:val="005C41EF"/>
     <w:rsid w:val="005C4250"/>
     <w:rsid w:val="005C4460"/>
     <w:rsid w:val="005C4720"/>
     <w:rsid w:val="005C48B9"/>
     <w:rsid w:val="005C4B32"/>
     <w:rsid w:val="005C4D90"/>
     <w:rsid w:val="005C5814"/>
     <w:rsid w:val="005C5BA3"/>
     <w:rsid w:val="005C615A"/>
     <w:rsid w:val="005C61EA"/>
     <w:rsid w:val="005C6965"/>
     <w:rsid w:val="005C6F2A"/>
     <w:rsid w:val="005C7251"/>
     <w:rsid w:val="005C7330"/>
     <w:rsid w:val="005C767F"/>
     <w:rsid w:val="005C7AB6"/>
     <w:rsid w:val="005C7E14"/>
     <w:rsid w:val="005D0467"/>
     <w:rsid w:val="005D06DD"/>
     <w:rsid w:val="005D078B"/>
     <w:rsid w:val="005D086D"/>
     <w:rsid w:val="005D08D8"/>
     <w:rsid w:val="005D08E1"/>
     <w:rsid w:val="005D0C4B"/>
     <w:rsid w:val="005D0D56"/>
     <w:rsid w:val="005D0F6E"/>
     <w:rsid w:val="005D11EB"/>
+    <w:rsid w:val="005D154A"/>
     <w:rsid w:val="005D18C9"/>
     <w:rsid w:val="005D1B9F"/>
     <w:rsid w:val="005D1BF0"/>
     <w:rsid w:val="005D1C38"/>
     <w:rsid w:val="005D1F2A"/>
     <w:rsid w:val="005D2475"/>
     <w:rsid w:val="005D25FF"/>
     <w:rsid w:val="005D2812"/>
     <w:rsid w:val="005D28B3"/>
     <w:rsid w:val="005D2A19"/>
     <w:rsid w:val="005D2D28"/>
     <w:rsid w:val="005D3003"/>
     <w:rsid w:val="005D3345"/>
     <w:rsid w:val="005D335C"/>
     <w:rsid w:val="005D3388"/>
     <w:rsid w:val="005D350C"/>
     <w:rsid w:val="005D364B"/>
     <w:rsid w:val="005D366B"/>
     <w:rsid w:val="005D3AA2"/>
     <w:rsid w:val="005D40FB"/>
     <w:rsid w:val="005D423E"/>
     <w:rsid w:val="005D43F0"/>
     <w:rsid w:val="005D4531"/>
     <w:rsid w:val="005D47B0"/>
     <w:rsid w:val="005D52FD"/>
@@ -6444,98 +6542,101 @@
     <w:rsid w:val="005E0C67"/>
     <w:rsid w:val="005E0E41"/>
     <w:rsid w:val="005E10E2"/>
     <w:rsid w:val="005E124E"/>
     <w:rsid w:val="005E13B0"/>
     <w:rsid w:val="005E1635"/>
     <w:rsid w:val="005E1B51"/>
     <w:rsid w:val="005E1DF0"/>
     <w:rsid w:val="005E1F5E"/>
     <w:rsid w:val="005E20A7"/>
     <w:rsid w:val="005E25B7"/>
     <w:rsid w:val="005E2C2C"/>
     <w:rsid w:val="005E2D04"/>
     <w:rsid w:val="005E342B"/>
     <w:rsid w:val="005E39A9"/>
     <w:rsid w:val="005E3B48"/>
     <w:rsid w:val="005E3D9E"/>
     <w:rsid w:val="005E47C3"/>
     <w:rsid w:val="005E4AEB"/>
     <w:rsid w:val="005E4D15"/>
     <w:rsid w:val="005E5C59"/>
     <w:rsid w:val="005E5D6B"/>
     <w:rsid w:val="005E5D99"/>
     <w:rsid w:val="005E616D"/>
     <w:rsid w:val="005E6AF4"/>
+    <w:rsid w:val="005E6C7E"/>
     <w:rsid w:val="005E768C"/>
     <w:rsid w:val="005E7DB1"/>
     <w:rsid w:val="005E7F2F"/>
     <w:rsid w:val="005F063C"/>
     <w:rsid w:val="005F0724"/>
     <w:rsid w:val="005F0739"/>
     <w:rsid w:val="005F099D"/>
     <w:rsid w:val="005F0A1D"/>
     <w:rsid w:val="005F0AD8"/>
     <w:rsid w:val="005F0C0E"/>
     <w:rsid w:val="005F0D1C"/>
     <w:rsid w:val="005F0E04"/>
     <w:rsid w:val="005F0ECB"/>
     <w:rsid w:val="005F0FD8"/>
     <w:rsid w:val="005F12B8"/>
     <w:rsid w:val="005F144B"/>
     <w:rsid w:val="005F16EF"/>
     <w:rsid w:val="005F19DA"/>
     <w:rsid w:val="005F1F40"/>
     <w:rsid w:val="005F2065"/>
     <w:rsid w:val="005F23E2"/>
     <w:rsid w:val="005F2713"/>
     <w:rsid w:val="005F2C40"/>
     <w:rsid w:val="005F2C6C"/>
     <w:rsid w:val="005F2E21"/>
     <w:rsid w:val="005F2FD0"/>
     <w:rsid w:val="005F3790"/>
     <w:rsid w:val="005F39F7"/>
     <w:rsid w:val="005F48AB"/>
     <w:rsid w:val="005F494B"/>
     <w:rsid w:val="005F4CE1"/>
     <w:rsid w:val="005F58F8"/>
     <w:rsid w:val="005F5900"/>
+    <w:rsid w:val="005F5AD2"/>
     <w:rsid w:val="005F5FA7"/>
     <w:rsid w:val="005F60A2"/>
     <w:rsid w:val="005F6614"/>
     <w:rsid w:val="005F6CE5"/>
     <w:rsid w:val="005F6F6B"/>
     <w:rsid w:val="005F74E1"/>
     <w:rsid w:val="005F76D4"/>
     <w:rsid w:val="00600221"/>
     <w:rsid w:val="00600241"/>
     <w:rsid w:val="006003B5"/>
     <w:rsid w:val="006006A3"/>
     <w:rsid w:val="006021D3"/>
     <w:rsid w:val="00602B97"/>
     <w:rsid w:val="006031B5"/>
     <w:rsid w:val="00603258"/>
+    <w:rsid w:val="0060385E"/>
     <w:rsid w:val="006038AE"/>
     <w:rsid w:val="006038D8"/>
     <w:rsid w:val="00603B52"/>
     <w:rsid w:val="00603D64"/>
     <w:rsid w:val="00604030"/>
     <w:rsid w:val="00604320"/>
     <w:rsid w:val="00604A67"/>
     <w:rsid w:val="00604B05"/>
     <w:rsid w:val="006055FC"/>
     <w:rsid w:val="00605798"/>
     <w:rsid w:val="00605A54"/>
     <w:rsid w:val="00605CCE"/>
     <w:rsid w:val="00605D93"/>
     <w:rsid w:val="0060683B"/>
     <w:rsid w:val="00606B6D"/>
     <w:rsid w:val="00606D3A"/>
     <w:rsid w:val="006070D5"/>
     <w:rsid w:val="00607132"/>
     <w:rsid w:val="006071DC"/>
     <w:rsid w:val="00607316"/>
     <w:rsid w:val="006074F8"/>
     <w:rsid w:val="00607663"/>
     <w:rsid w:val="00607A8E"/>
     <w:rsid w:val="006103CF"/>
     <w:rsid w:val="00610956"/>
@@ -6587,86 +6688,90 @@
     <w:rsid w:val="006211B1"/>
     <w:rsid w:val="00621223"/>
     <w:rsid w:val="00621233"/>
     <w:rsid w:val="00621284"/>
     <w:rsid w:val="006212C6"/>
     <w:rsid w:val="006212DF"/>
     <w:rsid w:val="0062175E"/>
     <w:rsid w:val="00621918"/>
     <w:rsid w:val="00621B8B"/>
     <w:rsid w:val="00621F77"/>
     <w:rsid w:val="0062222F"/>
     <w:rsid w:val="00622310"/>
     <w:rsid w:val="00622760"/>
     <w:rsid w:val="006227D9"/>
     <w:rsid w:val="00622850"/>
     <w:rsid w:val="00622998"/>
     <w:rsid w:val="00622B77"/>
     <w:rsid w:val="0062344F"/>
     <w:rsid w:val="0062354C"/>
     <w:rsid w:val="0062357C"/>
     <w:rsid w:val="006241D1"/>
     <w:rsid w:val="00624A25"/>
     <w:rsid w:val="006251D0"/>
     <w:rsid w:val="0062574C"/>
     <w:rsid w:val="0062578C"/>
+    <w:rsid w:val="006259E0"/>
     <w:rsid w:val="00625A12"/>
     <w:rsid w:val="00625AD1"/>
+    <w:rsid w:val="00625BC4"/>
     <w:rsid w:val="0062623B"/>
     <w:rsid w:val="006262F8"/>
     <w:rsid w:val="00626374"/>
+    <w:rsid w:val="006263BE"/>
     <w:rsid w:val="006264A6"/>
     <w:rsid w:val="006264AA"/>
     <w:rsid w:val="00626FD9"/>
     <w:rsid w:val="00627127"/>
     <w:rsid w:val="006300F3"/>
     <w:rsid w:val="0063066A"/>
     <w:rsid w:val="006308E6"/>
     <w:rsid w:val="00630B11"/>
     <w:rsid w:val="006310AE"/>
     <w:rsid w:val="006310F0"/>
     <w:rsid w:val="006315D6"/>
     <w:rsid w:val="00631744"/>
     <w:rsid w:val="0063174C"/>
     <w:rsid w:val="00631926"/>
     <w:rsid w:val="00631943"/>
     <w:rsid w:val="00631AEC"/>
     <w:rsid w:val="0063210A"/>
     <w:rsid w:val="006322BB"/>
     <w:rsid w:val="006323B7"/>
     <w:rsid w:val="0063264C"/>
     <w:rsid w:val="0063293F"/>
     <w:rsid w:val="00633134"/>
     <w:rsid w:val="00633353"/>
     <w:rsid w:val="006334AB"/>
     <w:rsid w:val="006338A8"/>
     <w:rsid w:val="00633E18"/>
     <w:rsid w:val="00633F66"/>
     <w:rsid w:val="006342CE"/>
     <w:rsid w:val="00634957"/>
     <w:rsid w:val="00634AA3"/>
     <w:rsid w:val="00634C52"/>
+    <w:rsid w:val="00634CA5"/>
     <w:rsid w:val="00634F4B"/>
     <w:rsid w:val="00635A5E"/>
     <w:rsid w:val="006362C2"/>
     <w:rsid w:val="006364B6"/>
     <w:rsid w:val="006367D6"/>
     <w:rsid w:val="00636DE9"/>
     <w:rsid w:val="00636FFF"/>
     <w:rsid w:val="006373EB"/>
     <w:rsid w:val="00637578"/>
     <w:rsid w:val="006375C4"/>
     <w:rsid w:val="00637710"/>
     <w:rsid w:val="00637734"/>
     <w:rsid w:val="006377BE"/>
     <w:rsid w:val="00637850"/>
     <w:rsid w:val="00637C75"/>
     <w:rsid w:val="00637FDE"/>
     <w:rsid w:val="006403DA"/>
     <w:rsid w:val="0064075D"/>
     <w:rsid w:val="0064093B"/>
     <w:rsid w:val="00641247"/>
     <w:rsid w:val="006412D2"/>
     <w:rsid w:val="00641350"/>
     <w:rsid w:val="00641F22"/>
     <w:rsid w:val="0064219C"/>
     <w:rsid w:val="00643134"/>
@@ -6856,85 +6961,88 @@
     <w:rsid w:val="00694749"/>
     <w:rsid w:val="00694951"/>
     <w:rsid w:val="00694D15"/>
     <w:rsid w:val="0069582C"/>
     <w:rsid w:val="006958F1"/>
     <w:rsid w:val="00696243"/>
     <w:rsid w:val="006965AE"/>
     <w:rsid w:val="006968B3"/>
     <w:rsid w:val="0069690E"/>
     <w:rsid w:val="00696968"/>
     <w:rsid w:val="00696C19"/>
     <w:rsid w:val="00697478"/>
     <w:rsid w:val="006976E6"/>
     <w:rsid w:val="00697CD4"/>
     <w:rsid w:val="00697D10"/>
     <w:rsid w:val="006A00B4"/>
     <w:rsid w:val="006A05D8"/>
     <w:rsid w:val="006A088C"/>
     <w:rsid w:val="006A0973"/>
     <w:rsid w:val="006A0E2C"/>
     <w:rsid w:val="006A0F83"/>
     <w:rsid w:val="006A0FD2"/>
     <w:rsid w:val="006A0FEC"/>
     <w:rsid w:val="006A112A"/>
     <w:rsid w:val="006A180A"/>
+    <w:rsid w:val="006A190C"/>
     <w:rsid w:val="006A1B4E"/>
     <w:rsid w:val="006A1D06"/>
     <w:rsid w:val="006A203C"/>
     <w:rsid w:val="006A2059"/>
+    <w:rsid w:val="006A216A"/>
     <w:rsid w:val="006A2232"/>
     <w:rsid w:val="006A28D6"/>
     <w:rsid w:val="006A2A0D"/>
     <w:rsid w:val="006A2C2E"/>
     <w:rsid w:val="006A2CE8"/>
     <w:rsid w:val="006A2DCA"/>
     <w:rsid w:val="006A39FE"/>
     <w:rsid w:val="006A462E"/>
     <w:rsid w:val="006A46B4"/>
     <w:rsid w:val="006A48DC"/>
     <w:rsid w:val="006A4F71"/>
     <w:rsid w:val="006A5742"/>
     <w:rsid w:val="006A595E"/>
     <w:rsid w:val="006A6026"/>
     <w:rsid w:val="006A6144"/>
     <w:rsid w:val="006A6185"/>
     <w:rsid w:val="006A6B69"/>
     <w:rsid w:val="006A70C7"/>
     <w:rsid w:val="006A762D"/>
     <w:rsid w:val="006A7644"/>
     <w:rsid w:val="006A7701"/>
     <w:rsid w:val="006B02D9"/>
     <w:rsid w:val="006B0CAA"/>
     <w:rsid w:val="006B0E14"/>
     <w:rsid w:val="006B0E9D"/>
     <w:rsid w:val="006B0FF6"/>
     <w:rsid w:val="006B1028"/>
     <w:rsid w:val="006B10A1"/>
     <w:rsid w:val="006B110C"/>
     <w:rsid w:val="006B1200"/>
     <w:rsid w:val="006B165E"/>
+    <w:rsid w:val="006B1BD7"/>
     <w:rsid w:val="006B1E36"/>
     <w:rsid w:val="006B259A"/>
     <w:rsid w:val="006B2EF2"/>
     <w:rsid w:val="006B307A"/>
     <w:rsid w:val="006B33C5"/>
     <w:rsid w:val="006B3680"/>
     <w:rsid w:val="006B4C1F"/>
     <w:rsid w:val="006B5074"/>
     <w:rsid w:val="006B50C2"/>
     <w:rsid w:val="006B56C8"/>
     <w:rsid w:val="006B5982"/>
     <w:rsid w:val="006B5DC0"/>
     <w:rsid w:val="006B5F4C"/>
     <w:rsid w:val="006B608A"/>
     <w:rsid w:val="006B656C"/>
     <w:rsid w:val="006B6992"/>
     <w:rsid w:val="006B6B59"/>
     <w:rsid w:val="006B6FB1"/>
     <w:rsid w:val="006B7221"/>
     <w:rsid w:val="006B7429"/>
     <w:rsid w:val="006B7F4E"/>
     <w:rsid w:val="006C0702"/>
     <w:rsid w:val="006C0895"/>
     <w:rsid w:val="006C0921"/>
     <w:rsid w:val="006C0BCD"/>
@@ -7060,50 +7168,51 @@
     <w:rsid w:val="006F38BE"/>
     <w:rsid w:val="006F3915"/>
     <w:rsid w:val="006F3AB0"/>
     <w:rsid w:val="006F3E4F"/>
     <w:rsid w:val="006F416E"/>
     <w:rsid w:val="006F41D2"/>
     <w:rsid w:val="006F470E"/>
     <w:rsid w:val="006F4B85"/>
     <w:rsid w:val="006F4D28"/>
     <w:rsid w:val="006F50FD"/>
     <w:rsid w:val="006F5388"/>
     <w:rsid w:val="006F5456"/>
     <w:rsid w:val="006F550E"/>
     <w:rsid w:val="006F57FA"/>
     <w:rsid w:val="006F5B44"/>
     <w:rsid w:val="006F5BD5"/>
     <w:rsid w:val="006F5D8C"/>
     <w:rsid w:val="006F5F39"/>
     <w:rsid w:val="006F649D"/>
     <w:rsid w:val="006F67C8"/>
     <w:rsid w:val="006F6935"/>
     <w:rsid w:val="006F69F3"/>
     <w:rsid w:val="006F71AA"/>
     <w:rsid w:val="006F7395"/>
     <w:rsid w:val="006F74EF"/>
+    <w:rsid w:val="006F7698"/>
     <w:rsid w:val="006F7716"/>
     <w:rsid w:val="006F7BD7"/>
     <w:rsid w:val="006F7E0C"/>
     <w:rsid w:val="006F7F2A"/>
     <w:rsid w:val="0070006D"/>
     <w:rsid w:val="00700C9E"/>
     <w:rsid w:val="00701271"/>
     <w:rsid w:val="00701614"/>
     <w:rsid w:val="00701ADA"/>
     <w:rsid w:val="00702303"/>
     <w:rsid w:val="00702667"/>
     <w:rsid w:val="007027C2"/>
     <w:rsid w:val="007030F9"/>
     <w:rsid w:val="0070340F"/>
     <w:rsid w:val="0070344D"/>
     <w:rsid w:val="00703B8B"/>
     <w:rsid w:val="00703F5C"/>
     <w:rsid w:val="007041BF"/>
     <w:rsid w:val="00704D1C"/>
     <w:rsid w:val="0070500A"/>
     <w:rsid w:val="007052A0"/>
     <w:rsid w:val="007053C9"/>
     <w:rsid w:val="00706649"/>
     <w:rsid w:val="00706C4E"/>
     <w:rsid w:val="00706C7E"/>
@@ -7174,50 +7283,51 @@
     <w:rsid w:val="0073001A"/>
     <w:rsid w:val="0073013C"/>
     <w:rsid w:val="00730699"/>
     <w:rsid w:val="00730748"/>
     <w:rsid w:val="00730BFB"/>
     <w:rsid w:val="00731121"/>
     <w:rsid w:val="0073150A"/>
     <w:rsid w:val="00731992"/>
     <w:rsid w:val="00731B72"/>
     <w:rsid w:val="00731D0C"/>
     <w:rsid w:val="00732709"/>
     <w:rsid w:val="00732825"/>
     <w:rsid w:val="00732E9F"/>
     <w:rsid w:val="00733D1A"/>
     <w:rsid w:val="00734E36"/>
     <w:rsid w:val="00735069"/>
     <w:rsid w:val="00735477"/>
     <w:rsid w:val="00736462"/>
     <w:rsid w:val="00736BC6"/>
     <w:rsid w:val="00736D30"/>
     <w:rsid w:val="00736D5D"/>
     <w:rsid w:val="0073718F"/>
     <w:rsid w:val="007373F2"/>
     <w:rsid w:val="0073790E"/>
     <w:rsid w:val="00737D25"/>
+    <w:rsid w:val="00737FBC"/>
     <w:rsid w:val="0074014F"/>
     <w:rsid w:val="00740966"/>
     <w:rsid w:val="00740C9A"/>
     <w:rsid w:val="00740CA3"/>
     <w:rsid w:val="00740CFC"/>
     <w:rsid w:val="007413CB"/>
     <w:rsid w:val="0074162C"/>
     <w:rsid w:val="00741932"/>
     <w:rsid w:val="00741A04"/>
     <w:rsid w:val="00741ED6"/>
     <w:rsid w:val="007420B3"/>
     <w:rsid w:val="007427F0"/>
     <w:rsid w:val="00742BD1"/>
     <w:rsid w:val="00742C36"/>
     <w:rsid w:val="00742EE3"/>
     <w:rsid w:val="00742FC4"/>
     <w:rsid w:val="00743516"/>
     <w:rsid w:val="0074361F"/>
     <w:rsid w:val="00743E7E"/>
     <w:rsid w:val="007443BF"/>
     <w:rsid w:val="007447AA"/>
     <w:rsid w:val="007453ED"/>
     <w:rsid w:val="00745BF7"/>
     <w:rsid w:val="00746E49"/>
     <w:rsid w:val="007472D9"/>
@@ -7280,68 +7390,70 @@
     <w:rsid w:val="00762DB1"/>
     <w:rsid w:val="00763820"/>
     <w:rsid w:val="007638EB"/>
     <w:rsid w:val="00763CF2"/>
     <w:rsid w:val="00763D09"/>
     <w:rsid w:val="0076420E"/>
     <w:rsid w:val="00764AF6"/>
     <w:rsid w:val="00764B5D"/>
     <w:rsid w:val="0076522F"/>
     <w:rsid w:val="0076563C"/>
     <w:rsid w:val="007657E1"/>
     <w:rsid w:val="00765C60"/>
     <w:rsid w:val="00765C71"/>
     <w:rsid w:val="00766046"/>
     <w:rsid w:val="007660D7"/>
     <w:rsid w:val="00766105"/>
     <w:rsid w:val="00766375"/>
     <w:rsid w:val="0076642D"/>
     <w:rsid w:val="007668F1"/>
     <w:rsid w:val="007668FA"/>
     <w:rsid w:val="007669A7"/>
     <w:rsid w:val="00766C76"/>
     <w:rsid w:val="00766CA4"/>
     <w:rsid w:val="007677B8"/>
     <w:rsid w:val="00767DAA"/>
+    <w:rsid w:val="0077017B"/>
     <w:rsid w:val="007708CD"/>
     <w:rsid w:val="00770FDF"/>
     <w:rsid w:val="00771AB3"/>
     <w:rsid w:val="00771D4F"/>
     <w:rsid w:val="0077213A"/>
     <w:rsid w:val="007722EC"/>
     <w:rsid w:val="007727B1"/>
     <w:rsid w:val="00772840"/>
     <w:rsid w:val="00772FDC"/>
     <w:rsid w:val="0077309D"/>
     <w:rsid w:val="007730E5"/>
     <w:rsid w:val="00773AAC"/>
     <w:rsid w:val="00773D55"/>
     <w:rsid w:val="0077408C"/>
     <w:rsid w:val="00774B84"/>
     <w:rsid w:val="00774DB6"/>
     <w:rsid w:val="007750A6"/>
     <w:rsid w:val="00775335"/>
+    <w:rsid w:val="00775673"/>
     <w:rsid w:val="007759BC"/>
     <w:rsid w:val="00775A66"/>
     <w:rsid w:val="00775CE3"/>
     <w:rsid w:val="0077602A"/>
     <w:rsid w:val="00776066"/>
     <w:rsid w:val="00776262"/>
     <w:rsid w:val="007768EE"/>
     <w:rsid w:val="00776A8A"/>
     <w:rsid w:val="00776AFB"/>
     <w:rsid w:val="00776B45"/>
     <w:rsid w:val="00776FBB"/>
     <w:rsid w:val="00776FF7"/>
     <w:rsid w:val="007771CC"/>
     <w:rsid w:val="00777390"/>
     <w:rsid w:val="007773F7"/>
     <w:rsid w:val="007777C7"/>
     <w:rsid w:val="00777B77"/>
     <w:rsid w:val="007802AC"/>
     <w:rsid w:val="0078044E"/>
     <w:rsid w:val="00780719"/>
     <w:rsid w:val="00780A3B"/>
     <w:rsid w:val="00780ED1"/>
     <w:rsid w:val="007812B2"/>
     <w:rsid w:val="00781626"/>
     <w:rsid w:val="00781AEE"/>
@@ -7760,80 +7872,83 @@
     <w:rsid w:val="008420EF"/>
     <w:rsid w:val="008424CE"/>
     <w:rsid w:val="0084254F"/>
     <w:rsid w:val="00842834"/>
     <w:rsid w:val="00842E83"/>
     <w:rsid w:val="00843086"/>
     <w:rsid w:val="00843591"/>
     <w:rsid w:val="00843AD2"/>
     <w:rsid w:val="00843FB3"/>
     <w:rsid w:val="0084456E"/>
     <w:rsid w:val="00844767"/>
     <w:rsid w:val="008448B6"/>
     <w:rsid w:val="00844A34"/>
     <w:rsid w:val="00844D86"/>
     <w:rsid w:val="00844E06"/>
     <w:rsid w:val="00845032"/>
     <w:rsid w:val="0084577F"/>
     <w:rsid w:val="00845AB2"/>
     <w:rsid w:val="00845CE4"/>
     <w:rsid w:val="0084608D"/>
     <w:rsid w:val="008460AA"/>
     <w:rsid w:val="00846488"/>
     <w:rsid w:val="008472FD"/>
     <w:rsid w:val="0084780A"/>
     <w:rsid w:val="00847999"/>
+    <w:rsid w:val="00847CD9"/>
     <w:rsid w:val="00847DA8"/>
     <w:rsid w:val="00850250"/>
     <w:rsid w:val="008504D4"/>
     <w:rsid w:val="00850661"/>
     <w:rsid w:val="00850678"/>
     <w:rsid w:val="00850732"/>
     <w:rsid w:val="00851202"/>
     <w:rsid w:val="008512AB"/>
     <w:rsid w:val="00851436"/>
     <w:rsid w:val="0085185F"/>
     <w:rsid w:val="008520ED"/>
     <w:rsid w:val="008524AE"/>
+    <w:rsid w:val="0085268D"/>
     <w:rsid w:val="008526AC"/>
     <w:rsid w:val="00853154"/>
     <w:rsid w:val="0085315D"/>
     <w:rsid w:val="0085352D"/>
     <w:rsid w:val="00853769"/>
     <w:rsid w:val="00853A00"/>
     <w:rsid w:val="00853A46"/>
     <w:rsid w:val="00853B53"/>
     <w:rsid w:val="00853F8C"/>
     <w:rsid w:val="008541F6"/>
     <w:rsid w:val="0085424D"/>
     <w:rsid w:val="00854575"/>
     <w:rsid w:val="00854AEF"/>
     <w:rsid w:val="00854BB4"/>
     <w:rsid w:val="00854C62"/>
     <w:rsid w:val="00855359"/>
     <w:rsid w:val="00855AD5"/>
     <w:rsid w:val="00855F1E"/>
+    <w:rsid w:val="00856A86"/>
     <w:rsid w:val="00856F66"/>
     <w:rsid w:val="00857590"/>
     <w:rsid w:val="008579BD"/>
     <w:rsid w:val="00860196"/>
     <w:rsid w:val="008604CE"/>
     <w:rsid w:val="00860A28"/>
     <w:rsid w:val="00860EA8"/>
     <w:rsid w:val="0086104D"/>
     <w:rsid w:val="0086117E"/>
     <w:rsid w:val="008611D4"/>
     <w:rsid w:val="00861AF7"/>
     <w:rsid w:val="00862A87"/>
     <w:rsid w:val="0086331E"/>
     <w:rsid w:val="00863446"/>
     <w:rsid w:val="008636E8"/>
     <w:rsid w:val="00863D99"/>
     <w:rsid w:val="0086418F"/>
     <w:rsid w:val="00864E2E"/>
     <w:rsid w:val="00865022"/>
     <w:rsid w:val="00865743"/>
     <w:rsid w:val="00865D43"/>
     <w:rsid w:val="00866112"/>
     <w:rsid w:val="008666A0"/>
     <w:rsid w:val="00866BC4"/>
     <w:rsid w:val="00866D61"/>
@@ -8044,50 +8159,51 @@
     <w:rsid w:val="008C43DD"/>
     <w:rsid w:val="008C452C"/>
     <w:rsid w:val="008C45EF"/>
     <w:rsid w:val="008C4788"/>
     <w:rsid w:val="008C4BE6"/>
     <w:rsid w:val="008C4CF0"/>
     <w:rsid w:val="008C4DC4"/>
     <w:rsid w:val="008C55D1"/>
     <w:rsid w:val="008C5921"/>
     <w:rsid w:val="008C5DFB"/>
     <w:rsid w:val="008C60AE"/>
     <w:rsid w:val="008C6660"/>
     <w:rsid w:val="008C671A"/>
     <w:rsid w:val="008C6E44"/>
     <w:rsid w:val="008C6FEC"/>
     <w:rsid w:val="008C6FF9"/>
     <w:rsid w:val="008C7837"/>
     <w:rsid w:val="008C7D8E"/>
     <w:rsid w:val="008D0179"/>
     <w:rsid w:val="008D05C5"/>
     <w:rsid w:val="008D0606"/>
     <w:rsid w:val="008D0773"/>
     <w:rsid w:val="008D0806"/>
     <w:rsid w:val="008D0973"/>
     <w:rsid w:val="008D0D20"/>
+    <w:rsid w:val="008D0E80"/>
     <w:rsid w:val="008D1274"/>
     <w:rsid w:val="008D1435"/>
     <w:rsid w:val="008D1551"/>
     <w:rsid w:val="008D1FFB"/>
     <w:rsid w:val="008D247C"/>
     <w:rsid w:val="008D2814"/>
     <w:rsid w:val="008D2859"/>
     <w:rsid w:val="008D28C6"/>
     <w:rsid w:val="008D2E5C"/>
     <w:rsid w:val="008D2ECA"/>
     <w:rsid w:val="008D363E"/>
     <w:rsid w:val="008D3B31"/>
     <w:rsid w:val="008D3EB0"/>
     <w:rsid w:val="008D48A9"/>
     <w:rsid w:val="008D4BEC"/>
     <w:rsid w:val="008D4CC4"/>
     <w:rsid w:val="008D4EA4"/>
     <w:rsid w:val="008D50A3"/>
     <w:rsid w:val="008D5342"/>
     <w:rsid w:val="008D5641"/>
     <w:rsid w:val="008D5727"/>
     <w:rsid w:val="008D59AB"/>
     <w:rsid w:val="008D5C34"/>
     <w:rsid w:val="008D5CBA"/>
     <w:rsid w:val="008D61E1"/>
@@ -8198,50 +8314,51 @@
     <w:rsid w:val="009035F1"/>
     <w:rsid w:val="00903D0B"/>
     <w:rsid w:val="00904411"/>
     <w:rsid w:val="00904619"/>
     <w:rsid w:val="0090474D"/>
     <w:rsid w:val="0090496E"/>
     <w:rsid w:val="00904DDD"/>
     <w:rsid w:val="00904F10"/>
     <w:rsid w:val="00905160"/>
     <w:rsid w:val="00905248"/>
     <w:rsid w:val="00905308"/>
     <w:rsid w:val="0090541D"/>
     <w:rsid w:val="0090548A"/>
     <w:rsid w:val="009056D0"/>
     <w:rsid w:val="00905B6F"/>
     <w:rsid w:val="00905EC8"/>
     <w:rsid w:val="00905F3B"/>
     <w:rsid w:val="0090605D"/>
     <w:rsid w:val="0090632C"/>
     <w:rsid w:val="00906AA2"/>
     <w:rsid w:val="00906C6B"/>
     <w:rsid w:val="009071BB"/>
     <w:rsid w:val="009071E6"/>
     <w:rsid w:val="0090745C"/>
     <w:rsid w:val="00907DD2"/>
+    <w:rsid w:val="00910231"/>
     <w:rsid w:val="009103EB"/>
     <w:rsid w:val="009107F2"/>
     <w:rsid w:val="00910842"/>
     <w:rsid w:val="0091084C"/>
     <w:rsid w:val="00910BE4"/>
     <w:rsid w:val="0091112B"/>
     <w:rsid w:val="00911192"/>
     <w:rsid w:val="009112FA"/>
     <w:rsid w:val="00911742"/>
     <w:rsid w:val="009117ED"/>
     <w:rsid w:val="009119F4"/>
     <w:rsid w:val="00911C58"/>
     <w:rsid w:val="00911F21"/>
     <w:rsid w:val="00912032"/>
     <w:rsid w:val="00912048"/>
     <w:rsid w:val="00912394"/>
     <w:rsid w:val="009123D0"/>
     <w:rsid w:val="00912851"/>
     <w:rsid w:val="009128C3"/>
     <w:rsid w:val="00912DDE"/>
     <w:rsid w:val="00913688"/>
     <w:rsid w:val="00913E55"/>
     <w:rsid w:val="00913F56"/>
     <w:rsid w:val="0091405B"/>
     <w:rsid w:val="00914209"/>
@@ -8669,50 +8786,51 @@
     <w:rsid w:val="009C32FE"/>
     <w:rsid w:val="009C35D7"/>
     <w:rsid w:val="009C371C"/>
     <w:rsid w:val="009C3888"/>
     <w:rsid w:val="009C3989"/>
     <w:rsid w:val="009C4015"/>
     <w:rsid w:val="009C4094"/>
     <w:rsid w:val="009C434E"/>
     <w:rsid w:val="009C48C3"/>
     <w:rsid w:val="009C4D5F"/>
     <w:rsid w:val="009C4F8E"/>
     <w:rsid w:val="009C5089"/>
     <w:rsid w:val="009C54BE"/>
     <w:rsid w:val="009C5714"/>
     <w:rsid w:val="009C5B2A"/>
     <w:rsid w:val="009C5CBD"/>
     <w:rsid w:val="009C5E21"/>
     <w:rsid w:val="009C5EDA"/>
     <w:rsid w:val="009C63FE"/>
     <w:rsid w:val="009C6865"/>
     <w:rsid w:val="009C6968"/>
     <w:rsid w:val="009C72CC"/>
     <w:rsid w:val="009C7375"/>
     <w:rsid w:val="009D0255"/>
     <w:rsid w:val="009D0279"/>
+    <w:rsid w:val="009D02B8"/>
     <w:rsid w:val="009D08E6"/>
     <w:rsid w:val="009D0ACF"/>
     <w:rsid w:val="009D0B97"/>
     <w:rsid w:val="009D0D11"/>
     <w:rsid w:val="009D10C8"/>
     <w:rsid w:val="009D17C2"/>
     <w:rsid w:val="009D1AAA"/>
     <w:rsid w:val="009D1D65"/>
     <w:rsid w:val="009D1D89"/>
     <w:rsid w:val="009D20B8"/>
     <w:rsid w:val="009D226B"/>
     <w:rsid w:val="009D2ABD"/>
     <w:rsid w:val="009D2B23"/>
     <w:rsid w:val="009D2CEA"/>
     <w:rsid w:val="009D3330"/>
     <w:rsid w:val="009D3368"/>
     <w:rsid w:val="009D353C"/>
     <w:rsid w:val="009D3558"/>
     <w:rsid w:val="009D411B"/>
     <w:rsid w:val="009D42CE"/>
     <w:rsid w:val="009D4423"/>
     <w:rsid w:val="009D45C4"/>
     <w:rsid w:val="009D47E3"/>
     <w:rsid w:val="009D4889"/>
     <w:rsid w:val="009D51E7"/>
@@ -8893,50 +9011,51 @@
     <w:rsid w:val="00A22561"/>
     <w:rsid w:val="00A226AC"/>
     <w:rsid w:val="00A22957"/>
     <w:rsid w:val="00A22D3B"/>
     <w:rsid w:val="00A235DB"/>
     <w:rsid w:val="00A23757"/>
     <w:rsid w:val="00A23886"/>
     <w:rsid w:val="00A2397C"/>
     <w:rsid w:val="00A23CC9"/>
     <w:rsid w:val="00A24276"/>
     <w:rsid w:val="00A24C2F"/>
     <w:rsid w:val="00A24FA0"/>
     <w:rsid w:val="00A25131"/>
     <w:rsid w:val="00A25574"/>
     <w:rsid w:val="00A2576F"/>
     <w:rsid w:val="00A25871"/>
     <w:rsid w:val="00A2588B"/>
     <w:rsid w:val="00A25D07"/>
     <w:rsid w:val="00A2631F"/>
     <w:rsid w:val="00A26382"/>
     <w:rsid w:val="00A26718"/>
     <w:rsid w:val="00A26726"/>
     <w:rsid w:val="00A26781"/>
     <w:rsid w:val="00A268CF"/>
     <w:rsid w:val="00A26BEA"/>
+    <w:rsid w:val="00A26F5F"/>
     <w:rsid w:val="00A27A2C"/>
     <w:rsid w:val="00A27D73"/>
     <w:rsid w:val="00A27E31"/>
     <w:rsid w:val="00A30081"/>
     <w:rsid w:val="00A31104"/>
     <w:rsid w:val="00A31317"/>
     <w:rsid w:val="00A31493"/>
     <w:rsid w:val="00A317B0"/>
     <w:rsid w:val="00A319C6"/>
     <w:rsid w:val="00A31CA8"/>
     <w:rsid w:val="00A3210D"/>
     <w:rsid w:val="00A323F1"/>
     <w:rsid w:val="00A325EE"/>
     <w:rsid w:val="00A3262E"/>
     <w:rsid w:val="00A32FFE"/>
     <w:rsid w:val="00A33058"/>
     <w:rsid w:val="00A3335A"/>
     <w:rsid w:val="00A333ED"/>
     <w:rsid w:val="00A33C0B"/>
     <w:rsid w:val="00A33E63"/>
     <w:rsid w:val="00A345D0"/>
     <w:rsid w:val="00A348E7"/>
     <w:rsid w:val="00A34EEA"/>
     <w:rsid w:val="00A35208"/>
     <w:rsid w:val="00A3584A"/>
@@ -8950,50 +9069,51 @@
     <w:rsid w:val="00A37417"/>
     <w:rsid w:val="00A3755B"/>
     <w:rsid w:val="00A3773A"/>
     <w:rsid w:val="00A378DE"/>
     <w:rsid w:val="00A37DF6"/>
     <w:rsid w:val="00A4007E"/>
     <w:rsid w:val="00A40167"/>
     <w:rsid w:val="00A40953"/>
     <w:rsid w:val="00A40BE9"/>
     <w:rsid w:val="00A40C34"/>
     <w:rsid w:val="00A418CB"/>
     <w:rsid w:val="00A41B76"/>
     <w:rsid w:val="00A4228E"/>
     <w:rsid w:val="00A424DB"/>
     <w:rsid w:val="00A427AA"/>
     <w:rsid w:val="00A42B85"/>
     <w:rsid w:val="00A433D9"/>
     <w:rsid w:val="00A44CE1"/>
     <w:rsid w:val="00A44EEB"/>
     <w:rsid w:val="00A45761"/>
     <w:rsid w:val="00A458C7"/>
     <w:rsid w:val="00A45971"/>
     <w:rsid w:val="00A4614D"/>
     <w:rsid w:val="00A469B2"/>
     <w:rsid w:val="00A473CF"/>
+    <w:rsid w:val="00A475A6"/>
     <w:rsid w:val="00A476B5"/>
     <w:rsid w:val="00A479CB"/>
     <w:rsid w:val="00A47B0C"/>
     <w:rsid w:val="00A47BE9"/>
     <w:rsid w:val="00A47CD3"/>
     <w:rsid w:val="00A5009F"/>
     <w:rsid w:val="00A50120"/>
     <w:rsid w:val="00A50232"/>
     <w:rsid w:val="00A502D3"/>
     <w:rsid w:val="00A50757"/>
     <w:rsid w:val="00A50C0F"/>
     <w:rsid w:val="00A50E54"/>
     <w:rsid w:val="00A50F15"/>
     <w:rsid w:val="00A50F66"/>
     <w:rsid w:val="00A50FAD"/>
     <w:rsid w:val="00A51298"/>
     <w:rsid w:val="00A5174D"/>
     <w:rsid w:val="00A518CA"/>
     <w:rsid w:val="00A5190E"/>
     <w:rsid w:val="00A51AA5"/>
     <w:rsid w:val="00A51F52"/>
     <w:rsid w:val="00A523FE"/>
     <w:rsid w:val="00A525BB"/>
     <w:rsid w:val="00A5284C"/>
     <w:rsid w:val="00A52BD8"/>
@@ -9034,50 +9154,51 @@
     <w:rsid w:val="00A6164C"/>
     <w:rsid w:val="00A62615"/>
     <w:rsid w:val="00A6278B"/>
     <w:rsid w:val="00A631C1"/>
     <w:rsid w:val="00A636ED"/>
     <w:rsid w:val="00A63AED"/>
     <w:rsid w:val="00A63CE9"/>
     <w:rsid w:val="00A63D5B"/>
     <w:rsid w:val="00A63E9D"/>
     <w:rsid w:val="00A64C93"/>
     <w:rsid w:val="00A64FB3"/>
     <w:rsid w:val="00A65742"/>
     <w:rsid w:val="00A657DF"/>
     <w:rsid w:val="00A65B68"/>
     <w:rsid w:val="00A65B9D"/>
     <w:rsid w:val="00A65CD5"/>
     <w:rsid w:val="00A65D7C"/>
     <w:rsid w:val="00A65D9E"/>
     <w:rsid w:val="00A66686"/>
     <w:rsid w:val="00A66ABC"/>
     <w:rsid w:val="00A66DAB"/>
     <w:rsid w:val="00A66DCD"/>
     <w:rsid w:val="00A66DE0"/>
     <w:rsid w:val="00A66E65"/>
     <w:rsid w:val="00A66FBB"/>
+    <w:rsid w:val="00A67159"/>
     <w:rsid w:val="00A6775A"/>
     <w:rsid w:val="00A67AAA"/>
     <w:rsid w:val="00A67B26"/>
     <w:rsid w:val="00A67F7C"/>
     <w:rsid w:val="00A700F1"/>
     <w:rsid w:val="00A70313"/>
     <w:rsid w:val="00A70D55"/>
     <w:rsid w:val="00A71054"/>
     <w:rsid w:val="00A71F93"/>
     <w:rsid w:val="00A725D3"/>
     <w:rsid w:val="00A727AF"/>
     <w:rsid w:val="00A72C67"/>
     <w:rsid w:val="00A72CB1"/>
     <w:rsid w:val="00A72D8D"/>
     <w:rsid w:val="00A72FE4"/>
     <w:rsid w:val="00A73AB2"/>
     <w:rsid w:val="00A73F5D"/>
     <w:rsid w:val="00A74299"/>
     <w:rsid w:val="00A743EC"/>
     <w:rsid w:val="00A74492"/>
     <w:rsid w:val="00A7478B"/>
     <w:rsid w:val="00A74F7F"/>
     <w:rsid w:val="00A74FEB"/>
     <w:rsid w:val="00A75111"/>
     <w:rsid w:val="00A757C9"/>
@@ -9103,50 +9224,51 @@
     <w:rsid w:val="00A807E8"/>
     <w:rsid w:val="00A80892"/>
     <w:rsid w:val="00A80A8C"/>
     <w:rsid w:val="00A816B2"/>
     <w:rsid w:val="00A81894"/>
     <w:rsid w:val="00A818A3"/>
     <w:rsid w:val="00A81932"/>
     <w:rsid w:val="00A81AC8"/>
     <w:rsid w:val="00A81C6C"/>
     <w:rsid w:val="00A81C85"/>
     <w:rsid w:val="00A81E95"/>
     <w:rsid w:val="00A826EA"/>
     <w:rsid w:val="00A8271D"/>
     <w:rsid w:val="00A82902"/>
     <w:rsid w:val="00A829D4"/>
     <w:rsid w:val="00A82A1D"/>
     <w:rsid w:val="00A82B63"/>
     <w:rsid w:val="00A82D0F"/>
     <w:rsid w:val="00A83246"/>
     <w:rsid w:val="00A83441"/>
     <w:rsid w:val="00A835BB"/>
     <w:rsid w:val="00A83840"/>
     <w:rsid w:val="00A83CD2"/>
     <w:rsid w:val="00A83E38"/>
     <w:rsid w:val="00A84067"/>
+    <w:rsid w:val="00A8431A"/>
     <w:rsid w:val="00A84B34"/>
     <w:rsid w:val="00A84F92"/>
     <w:rsid w:val="00A853DC"/>
     <w:rsid w:val="00A85428"/>
     <w:rsid w:val="00A85496"/>
     <w:rsid w:val="00A8584E"/>
     <w:rsid w:val="00A85DAD"/>
     <w:rsid w:val="00A861E5"/>
     <w:rsid w:val="00A862A1"/>
     <w:rsid w:val="00A86B7C"/>
     <w:rsid w:val="00A86D1A"/>
     <w:rsid w:val="00A87567"/>
     <w:rsid w:val="00A8762F"/>
     <w:rsid w:val="00A8783F"/>
     <w:rsid w:val="00A8796B"/>
     <w:rsid w:val="00A87A97"/>
     <w:rsid w:val="00A90072"/>
     <w:rsid w:val="00A90129"/>
     <w:rsid w:val="00A90320"/>
     <w:rsid w:val="00A90352"/>
     <w:rsid w:val="00A904E6"/>
     <w:rsid w:val="00A9069C"/>
     <w:rsid w:val="00A907A1"/>
     <w:rsid w:val="00A9099B"/>
     <w:rsid w:val="00A911DF"/>
@@ -9202,138 +9324,142 @@
     <w:rsid w:val="00AA3E17"/>
     <w:rsid w:val="00AA3FB0"/>
     <w:rsid w:val="00AA4070"/>
     <w:rsid w:val="00AA4275"/>
     <w:rsid w:val="00AA4485"/>
     <w:rsid w:val="00AA475E"/>
     <w:rsid w:val="00AA477D"/>
     <w:rsid w:val="00AA4968"/>
     <w:rsid w:val="00AA4A2F"/>
     <w:rsid w:val="00AA4DA9"/>
     <w:rsid w:val="00AA4EE6"/>
     <w:rsid w:val="00AA4F69"/>
     <w:rsid w:val="00AA55F2"/>
     <w:rsid w:val="00AA567B"/>
     <w:rsid w:val="00AA5BB2"/>
     <w:rsid w:val="00AA6C27"/>
     <w:rsid w:val="00AA6F33"/>
     <w:rsid w:val="00AA7193"/>
     <w:rsid w:val="00AA7595"/>
     <w:rsid w:val="00AA7919"/>
     <w:rsid w:val="00AA7B2E"/>
     <w:rsid w:val="00AA7FB5"/>
     <w:rsid w:val="00AB041F"/>
     <w:rsid w:val="00AB088A"/>
     <w:rsid w:val="00AB0D2F"/>
+    <w:rsid w:val="00AB102E"/>
     <w:rsid w:val="00AB1085"/>
     <w:rsid w:val="00AB1BAA"/>
     <w:rsid w:val="00AB26D4"/>
     <w:rsid w:val="00AB2737"/>
     <w:rsid w:val="00AB2826"/>
     <w:rsid w:val="00AB3020"/>
     <w:rsid w:val="00AB30F2"/>
     <w:rsid w:val="00AB31B4"/>
     <w:rsid w:val="00AB325A"/>
     <w:rsid w:val="00AB3328"/>
     <w:rsid w:val="00AB3392"/>
     <w:rsid w:val="00AB3C25"/>
     <w:rsid w:val="00AB4088"/>
+    <w:rsid w:val="00AB4360"/>
     <w:rsid w:val="00AB43D0"/>
     <w:rsid w:val="00AB4FB9"/>
     <w:rsid w:val="00AB59F9"/>
     <w:rsid w:val="00AB5B37"/>
     <w:rsid w:val="00AB6160"/>
     <w:rsid w:val="00AB618B"/>
     <w:rsid w:val="00AB64DD"/>
     <w:rsid w:val="00AB65B3"/>
     <w:rsid w:val="00AB65D5"/>
     <w:rsid w:val="00AB6710"/>
     <w:rsid w:val="00AB6939"/>
     <w:rsid w:val="00AB6DC8"/>
     <w:rsid w:val="00AB723E"/>
     <w:rsid w:val="00AB72DE"/>
     <w:rsid w:val="00AB757F"/>
     <w:rsid w:val="00AB7A0C"/>
     <w:rsid w:val="00AB7C47"/>
     <w:rsid w:val="00AC0097"/>
     <w:rsid w:val="00AC0159"/>
     <w:rsid w:val="00AC040B"/>
     <w:rsid w:val="00AC05B2"/>
     <w:rsid w:val="00AC0EEC"/>
     <w:rsid w:val="00AC0F24"/>
     <w:rsid w:val="00AC1285"/>
     <w:rsid w:val="00AC13DF"/>
     <w:rsid w:val="00AC145F"/>
     <w:rsid w:val="00AC1487"/>
     <w:rsid w:val="00AC198C"/>
     <w:rsid w:val="00AC1C33"/>
     <w:rsid w:val="00AC1C68"/>
     <w:rsid w:val="00AC212D"/>
     <w:rsid w:val="00AC2331"/>
+    <w:rsid w:val="00AC2D02"/>
     <w:rsid w:val="00AC2E22"/>
     <w:rsid w:val="00AC2E53"/>
     <w:rsid w:val="00AC2F0D"/>
     <w:rsid w:val="00AC2F6B"/>
     <w:rsid w:val="00AC3066"/>
     <w:rsid w:val="00AC3094"/>
     <w:rsid w:val="00AC3396"/>
     <w:rsid w:val="00AC342E"/>
     <w:rsid w:val="00AC357E"/>
     <w:rsid w:val="00AC35EE"/>
     <w:rsid w:val="00AC37C1"/>
     <w:rsid w:val="00AC39E7"/>
     <w:rsid w:val="00AC3A98"/>
     <w:rsid w:val="00AC3C12"/>
     <w:rsid w:val="00AC3C38"/>
     <w:rsid w:val="00AC3C4D"/>
     <w:rsid w:val="00AC3E4E"/>
     <w:rsid w:val="00AC4202"/>
     <w:rsid w:val="00AC4923"/>
     <w:rsid w:val="00AC4E79"/>
     <w:rsid w:val="00AC4ECA"/>
     <w:rsid w:val="00AC5114"/>
     <w:rsid w:val="00AC521B"/>
     <w:rsid w:val="00AC55C0"/>
     <w:rsid w:val="00AC581D"/>
     <w:rsid w:val="00AC5CDA"/>
     <w:rsid w:val="00AC6706"/>
     <w:rsid w:val="00AC6976"/>
     <w:rsid w:val="00AC7208"/>
     <w:rsid w:val="00AC740F"/>
     <w:rsid w:val="00AD00F4"/>
     <w:rsid w:val="00AD02B2"/>
     <w:rsid w:val="00AD045C"/>
     <w:rsid w:val="00AD0483"/>
     <w:rsid w:val="00AD04EA"/>
     <w:rsid w:val="00AD0B23"/>
     <w:rsid w:val="00AD0BFB"/>
     <w:rsid w:val="00AD0C04"/>
     <w:rsid w:val="00AD1460"/>
     <w:rsid w:val="00AD15DF"/>
     <w:rsid w:val="00AD1841"/>
     <w:rsid w:val="00AD1C25"/>
     <w:rsid w:val="00AD1C44"/>
+    <w:rsid w:val="00AD1DF1"/>
     <w:rsid w:val="00AD1F0D"/>
     <w:rsid w:val="00AD1F15"/>
     <w:rsid w:val="00AD1F3D"/>
     <w:rsid w:val="00AD2297"/>
     <w:rsid w:val="00AD22BC"/>
     <w:rsid w:val="00AD2ACE"/>
     <w:rsid w:val="00AD3214"/>
     <w:rsid w:val="00AD38CF"/>
     <w:rsid w:val="00AD3F6C"/>
     <w:rsid w:val="00AD43CD"/>
     <w:rsid w:val="00AD45E4"/>
     <w:rsid w:val="00AD5372"/>
     <w:rsid w:val="00AD5842"/>
     <w:rsid w:val="00AD5979"/>
     <w:rsid w:val="00AD5AF2"/>
     <w:rsid w:val="00AD5E2F"/>
     <w:rsid w:val="00AD5E9F"/>
     <w:rsid w:val="00AD62D0"/>
     <w:rsid w:val="00AD675B"/>
     <w:rsid w:val="00AD6836"/>
     <w:rsid w:val="00AD6B8A"/>
     <w:rsid w:val="00AD6E7B"/>
     <w:rsid w:val="00AD6EC7"/>
     <w:rsid w:val="00AD75ED"/>
     <w:rsid w:val="00AD795A"/>
@@ -9459,50 +9585,51 @@
     <w:rsid w:val="00B166AF"/>
     <w:rsid w:val="00B167CD"/>
     <w:rsid w:val="00B167CE"/>
     <w:rsid w:val="00B168C2"/>
     <w:rsid w:val="00B16B33"/>
     <w:rsid w:val="00B16DE5"/>
     <w:rsid w:val="00B16FD4"/>
     <w:rsid w:val="00B1743D"/>
     <w:rsid w:val="00B177E4"/>
     <w:rsid w:val="00B1784E"/>
     <w:rsid w:val="00B200F9"/>
     <w:rsid w:val="00B202A4"/>
     <w:rsid w:val="00B202C7"/>
     <w:rsid w:val="00B20399"/>
     <w:rsid w:val="00B208A5"/>
     <w:rsid w:val="00B208CE"/>
     <w:rsid w:val="00B20934"/>
     <w:rsid w:val="00B20959"/>
     <w:rsid w:val="00B20C29"/>
     <w:rsid w:val="00B20D88"/>
     <w:rsid w:val="00B21389"/>
     <w:rsid w:val="00B21CBA"/>
     <w:rsid w:val="00B21E1C"/>
     <w:rsid w:val="00B2211B"/>
     <w:rsid w:val="00B22239"/>
+    <w:rsid w:val="00B225BD"/>
     <w:rsid w:val="00B22975"/>
     <w:rsid w:val="00B22CDA"/>
     <w:rsid w:val="00B23133"/>
     <w:rsid w:val="00B231D0"/>
     <w:rsid w:val="00B2334E"/>
     <w:rsid w:val="00B233EF"/>
     <w:rsid w:val="00B235ED"/>
     <w:rsid w:val="00B236A2"/>
     <w:rsid w:val="00B23886"/>
     <w:rsid w:val="00B23957"/>
     <w:rsid w:val="00B23B5B"/>
     <w:rsid w:val="00B23CF0"/>
     <w:rsid w:val="00B2411D"/>
     <w:rsid w:val="00B2463A"/>
     <w:rsid w:val="00B24642"/>
     <w:rsid w:val="00B24754"/>
     <w:rsid w:val="00B24763"/>
     <w:rsid w:val="00B24A57"/>
     <w:rsid w:val="00B24C39"/>
     <w:rsid w:val="00B24C61"/>
     <w:rsid w:val="00B24DA3"/>
     <w:rsid w:val="00B2557E"/>
     <w:rsid w:val="00B257C6"/>
     <w:rsid w:val="00B2594C"/>
     <w:rsid w:val="00B25D48"/>
@@ -9598,50 +9725,51 @@
     <w:rsid w:val="00B53F74"/>
     <w:rsid w:val="00B5401A"/>
     <w:rsid w:val="00B5404B"/>
     <w:rsid w:val="00B54055"/>
     <w:rsid w:val="00B54CE5"/>
     <w:rsid w:val="00B54E9C"/>
     <w:rsid w:val="00B55B00"/>
     <w:rsid w:val="00B56033"/>
     <w:rsid w:val="00B56100"/>
     <w:rsid w:val="00B563B8"/>
     <w:rsid w:val="00B56D83"/>
     <w:rsid w:val="00B573F6"/>
     <w:rsid w:val="00B57538"/>
     <w:rsid w:val="00B57747"/>
     <w:rsid w:val="00B57A16"/>
     <w:rsid w:val="00B57E9F"/>
     <w:rsid w:val="00B603A7"/>
     <w:rsid w:val="00B603AA"/>
     <w:rsid w:val="00B603C6"/>
     <w:rsid w:val="00B60402"/>
     <w:rsid w:val="00B607AC"/>
     <w:rsid w:val="00B607B6"/>
     <w:rsid w:val="00B609A7"/>
     <w:rsid w:val="00B60C26"/>
     <w:rsid w:val="00B60F00"/>
+    <w:rsid w:val="00B61153"/>
     <w:rsid w:val="00B614A6"/>
     <w:rsid w:val="00B61500"/>
     <w:rsid w:val="00B61714"/>
     <w:rsid w:val="00B62204"/>
     <w:rsid w:val="00B63177"/>
     <w:rsid w:val="00B6324E"/>
     <w:rsid w:val="00B6328B"/>
     <w:rsid w:val="00B63494"/>
     <w:rsid w:val="00B635B8"/>
     <w:rsid w:val="00B63746"/>
     <w:rsid w:val="00B639F1"/>
     <w:rsid w:val="00B639F6"/>
     <w:rsid w:val="00B6502E"/>
     <w:rsid w:val="00B655AB"/>
     <w:rsid w:val="00B6565B"/>
     <w:rsid w:val="00B65867"/>
     <w:rsid w:val="00B6589E"/>
     <w:rsid w:val="00B66916"/>
     <w:rsid w:val="00B66F5F"/>
     <w:rsid w:val="00B67207"/>
     <w:rsid w:val="00B67DAB"/>
     <w:rsid w:val="00B67F96"/>
     <w:rsid w:val="00B7019D"/>
     <w:rsid w:val="00B70412"/>
     <w:rsid w:val="00B704EC"/>
@@ -9678,50 +9806,51 @@
     <w:rsid w:val="00B80226"/>
     <w:rsid w:val="00B8028F"/>
     <w:rsid w:val="00B806A1"/>
     <w:rsid w:val="00B80E58"/>
     <w:rsid w:val="00B8103A"/>
     <w:rsid w:val="00B8127B"/>
     <w:rsid w:val="00B817CB"/>
     <w:rsid w:val="00B81928"/>
     <w:rsid w:val="00B81C62"/>
     <w:rsid w:val="00B81F35"/>
     <w:rsid w:val="00B8257B"/>
     <w:rsid w:val="00B826C5"/>
     <w:rsid w:val="00B829B9"/>
     <w:rsid w:val="00B82D1C"/>
     <w:rsid w:val="00B82D7B"/>
     <w:rsid w:val="00B82FEB"/>
     <w:rsid w:val="00B83047"/>
     <w:rsid w:val="00B8304E"/>
     <w:rsid w:val="00B830BC"/>
     <w:rsid w:val="00B831C4"/>
     <w:rsid w:val="00B83281"/>
     <w:rsid w:val="00B83D83"/>
     <w:rsid w:val="00B83E0E"/>
     <w:rsid w:val="00B8400E"/>
     <w:rsid w:val="00B841C0"/>
+    <w:rsid w:val="00B84D54"/>
     <w:rsid w:val="00B84F56"/>
     <w:rsid w:val="00B853AF"/>
     <w:rsid w:val="00B85B59"/>
     <w:rsid w:val="00B85C53"/>
     <w:rsid w:val="00B85CD1"/>
     <w:rsid w:val="00B85DA7"/>
     <w:rsid w:val="00B85F26"/>
     <w:rsid w:val="00B86021"/>
     <w:rsid w:val="00B86500"/>
     <w:rsid w:val="00B865A5"/>
     <w:rsid w:val="00B86670"/>
     <w:rsid w:val="00B87522"/>
     <w:rsid w:val="00B878EA"/>
     <w:rsid w:val="00B87963"/>
     <w:rsid w:val="00B87BCE"/>
     <w:rsid w:val="00B90646"/>
     <w:rsid w:val="00B90757"/>
     <w:rsid w:val="00B90A35"/>
     <w:rsid w:val="00B90D27"/>
     <w:rsid w:val="00B91AB2"/>
     <w:rsid w:val="00B91B1A"/>
     <w:rsid w:val="00B91D62"/>
     <w:rsid w:val="00B91F2E"/>
     <w:rsid w:val="00B924E1"/>
     <w:rsid w:val="00B926D7"/>
@@ -9934,50 +10063,51 @@
     <w:rsid w:val="00BE5EF8"/>
     <w:rsid w:val="00BE640F"/>
     <w:rsid w:val="00BE711A"/>
     <w:rsid w:val="00BE745A"/>
     <w:rsid w:val="00BE79BB"/>
     <w:rsid w:val="00BE7A09"/>
     <w:rsid w:val="00BE7D4F"/>
     <w:rsid w:val="00BF0300"/>
     <w:rsid w:val="00BF041A"/>
     <w:rsid w:val="00BF0436"/>
     <w:rsid w:val="00BF0444"/>
     <w:rsid w:val="00BF0C6E"/>
     <w:rsid w:val="00BF0D9C"/>
     <w:rsid w:val="00BF148F"/>
     <w:rsid w:val="00BF14DB"/>
     <w:rsid w:val="00BF15E8"/>
     <w:rsid w:val="00BF1671"/>
     <w:rsid w:val="00BF175C"/>
     <w:rsid w:val="00BF1AFF"/>
     <w:rsid w:val="00BF23C0"/>
     <w:rsid w:val="00BF2ACB"/>
     <w:rsid w:val="00BF2B72"/>
     <w:rsid w:val="00BF2BBE"/>
     <w:rsid w:val="00BF349C"/>
     <w:rsid w:val="00BF3632"/>
+    <w:rsid w:val="00BF38AD"/>
     <w:rsid w:val="00BF41AF"/>
     <w:rsid w:val="00BF421D"/>
     <w:rsid w:val="00BF44F5"/>
     <w:rsid w:val="00BF454C"/>
     <w:rsid w:val="00BF4777"/>
     <w:rsid w:val="00BF4A67"/>
     <w:rsid w:val="00BF4AC0"/>
     <w:rsid w:val="00BF4AC3"/>
     <w:rsid w:val="00BF4CA9"/>
     <w:rsid w:val="00BF5329"/>
     <w:rsid w:val="00BF54CC"/>
     <w:rsid w:val="00BF59B2"/>
     <w:rsid w:val="00BF5A8D"/>
     <w:rsid w:val="00BF5E3F"/>
     <w:rsid w:val="00BF6001"/>
     <w:rsid w:val="00BF606B"/>
     <w:rsid w:val="00BF70FF"/>
     <w:rsid w:val="00BF7287"/>
     <w:rsid w:val="00BF7B0A"/>
     <w:rsid w:val="00BF7CA6"/>
     <w:rsid w:val="00BF7FF8"/>
     <w:rsid w:val="00C00203"/>
     <w:rsid w:val="00C0036B"/>
     <w:rsid w:val="00C00879"/>
     <w:rsid w:val="00C008CA"/>
@@ -10191,84 +10321,86 @@
     <w:rsid w:val="00C60383"/>
     <w:rsid w:val="00C608A5"/>
     <w:rsid w:val="00C60C30"/>
     <w:rsid w:val="00C6100B"/>
     <w:rsid w:val="00C6100F"/>
     <w:rsid w:val="00C6118C"/>
     <w:rsid w:val="00C61272"/>
     <w:rsid w:val="00C6134A"/>
     <w:rsid w:val="00C6199A"/>
     <w:rsid w:val="00C61E85"/>
     <w:rsid w:val="00C61F92"/>
     <w:rsid w:val="00C6292D"/>
     <w:rsid w:val="00C6385D"/>
     <w:rsid w:val="00C6395B"/>
     <w:rsid w:val="00C63BF9"/>
     <w:rsid w:val="00C63DA2"/>
     <w:rsid w:val="00C63EC3"/>
     <w:rsid w:val="00C64264"/>
     <w:rsid w:val="00C645CA"/>
     <w:rsid w:val="00C64814"/>
     <w:rsid w:val="00C64A5A"/>
     <w:rsid w:val="00C64B53"/>
     <w:rsid w:val="00C64C48"/>
     <w:rsid w:val="00C64E37"/>
     <w:rsid w:val="00C65064"/>
+    <w:rsid w:val="00C650A9"/>
     <w:rsid w:val="00C65502"/>
     <w:rsid w:val="00C6577B"/>
     <w:rsid w:val="00C65838"/>
     <w:rsid w:val="00C65950"/>
     <w:rsid w:val="00C65A5E"/>
     <w:rsid w:val="00C65B53"/>
     <w:rsid w:val="00C65BFC"/>
     <w:rsid w:val="00C66668"/>
     <w:rsid w:val="00C66E9D"/>
     <w:rsid w:val="00C66EA2"/>
     <w:rsid w:val="00C67547"/>
     <w:rsid w:val="00C67B9F"/>
     <w:rsid w:val="00C67CC8"/>
     <w:rsid w:val="00C7003F"/>
     <w:rsid w:val="00C70AA2"/>
     <w:rsid w:val="00C70BC9"/>
     <w:rsid w:val="00C7146A"/>
     <w:rsid w:val="00C7176B"/>
     <w:rsid w:val="00C719A1"/>
     <w:rsid w:val="00C71CA0"/>
     <w:rsid w:val="00C7235C"/>
     <w:rsid w:val="00C7295C"/>
     <w:rsid w:val="00C72D30"/>
     <w:rsid w:val="00C73243"/>
     <w:rsid w:val="00C733D9"/>
     <w:rsid w:val="00C73978"/>
     <w:rsid w:val="00C73D4E"/>
     <w:rsid w:val="00C741CA"/>
     <w:rsid w:val="00C74E2F"/>
     <w:rsid w:val="00C74E59"/>
     <w:rsid w:val="00C74FCF"/>
     <w:rsid w:val="00C754C7"/>
     <w:rsid w:val="00C75C0F"/>
     <w:rsid w:val="00C75C86"/>
+    <w:rsid w:val="00C76196"/>
     <w:rsid w:val="00C76302"/>
     <w:rsid w:val="00C764D1"/>
     <w:rsid w:val="00C76BA5"/>
     <w:rsid w:val="00C76E4E"/>
     <w:rsid w:val="00C76FC0"/>
     <w:rsid w:val="00C7735F"/>
     <w:rsid w:val="00C77614"/>
     <w:rsid w:val="00C8032C"/>
     <w:rsid w:val="00C80EBC"/>
     <w:rsid w:val="00C8124C"/>
     <w:rsid w:val="00C81408"/>
     <w:rsid w:val="00C8155B"/>
     <w:rsid w:val="00C82868"/>
     <w:rsid w:val="00C829A7"/>
     <w:rsid w:val="00C82C17"/>
     <w:rsid w:val="00C8327C"/>
     <w:rsid w:val="00C835AA"/>
     <w:rsid w:val="00C83B47"/>
     <w:rsid w:val="00C83E42"/>
     <w:rsid w:val="00C83EE7"/>
     <w:rsid w:val="00C84104"/>
     <w:rsid w:val="00C84CE4"/>
     <w:rsid w:val="00C85023"/>
     <w:rsid w:val="00C85413"/>
     <w:rsid w:val="00C8565A"/>
@@ -10547,50 +10679,51 @@
     <w:rsid w:val="00D03C6B"/>
     <w:rsid w:val="00D03CEC"/>
     <w:rsid w:val="00D041CB"/>
     <w:rsid w:val="00D0420D"/>
     <w:rsid w:val="00D0433B"/>
     <w:rsid w:val="00D0482F"/>
     <w:rsid w:val="00D0490F"/>
     <w:rsid w:val="00D049BA"/>
     <w:rsid w:val="00D04D4E"/>
     <w:rsid w:val="00D05266"/>
     <w:rsid w:val="00D05451"/>
     <w:rsid w:val="00D055E2"/>
     <w:rsid w:val="00D0598A"/>
     <w:rsid w:val="00D0643D"/>
     <w:rsid w:val="00D06678"/>
     <w:rsid w:val="00D0675A"/>
     <w:rsid w:val="00D06A33"/>
     <w:rsid w:val="00D07273"/>
     <w:rsid w:val="00D072E6"/>
     <w:rsid w:val="00D07556"/>
     <w:rsid w:val="00D07780"/>
     <w:rsid w:val="00D078D5"/>
     <w:rsid w:val="00D07CE2"/>
     <w:rsid w:val="00D07FFD"/>
     <w:rsid w:val="00D1000C"/>
+    <w:rsid w:val="00D109C9"/>
     <w:rsid w:val="00D10B3B"/>
     <w:rsid w:val="00D10D40"/>
     <w:rsid w:val="00D112E2"/>
     <w:rsid w:val="00D112EF"/>
     <w:rsid w:val="00D11663"/>
     <w:rsid w:val="00D1191F"/>
     <w:rsid w:val="00D11E01"/>
     <w:rsid w:val="00D12514"/>
     <w:rsid w:val="00D12579"/>
     <w:rsid w:val="00D12CB3"/>
     <w:rsid w:val="00D12E81"/>
     <w:rsid w:val="00D12E9A"/>
     <w:rsid w:val="00D13894"/>
     <w:rsid w:val="00D13AB6"/>
     <w:rsid w:val="00D13E49"/>
     <w:rsid w:val="00D147B1"/>
     <w:rsid w:val="00D14946"/>
     <w:rsid w:val="00D14AAE"/>
     <w:rsid w:val="00D14ACC"/>
     <w:rsid w:val="00D14B6F"/>
     <w:rsid w:val="00D14BA2"/>
     <w:rsid w:val="00D14DF6"/>
     <w:rsid w:val="00D15161"/>
     <w:rsid w:val="00D152D3"/>
     <w:rsid w:val="00D154A7"/>
@@ -10711,50 +10844,51 @@
     <w:rsid w:val="00D47060"/>
     <w:rsid w:val="00D4752C"/>
     <w:rsid w:val="00D47AD5"/>
     <w:rsid w:val="00D47B50"/>
     <w:rsid w:val="00D47C8F"/>
     <w:rsid w:val="00D47DD9"/>
     <w:rsid w:val="00D47FD3"/>
     <w:rsid w:val="00D50048"/>
     <w:rsid w:val="00D5022C"/>
     <w:rsid w:val="00D50929"/>
     <w:rsid w:val="00D50C69"/>
     <w:rsid w:val="00D50D12"/>
     <w:rsid w:val="00D51385"/>
     <w:rsid w:val="00D51846"/>
     <w:rsid w:val="00D51AF5"/>
     <w:rsid w:val="00D51D2F"/>
     <w:rsid w:val="00D520A9"/>
     <w:rsid w:val="00D52A1F"/>
     <w:rsid w:val="00D52BFE"/>
     <w:rsid w:val="00D53109"/>
     <w:rsid w:val="00D53432"/>
     <w:rsid w:val="00D535C7"/>
     <w:rsid w:val="00D53C94"/>
     <w:rsid w:val="00D54079"/>
     <w:rsid w:val="00D54316"/>
+    <w:rsid w:val="00D54C3F"/>
     <w:rsid w:val="00D558B3"/>
     <w:rsid w:val="00D5595A"/>
     <w:rsid w:val="00D55C33"/>
     <w:rsid w:val="00D55DBB"/>
     <w:rsid w:val="00D560C4"/>
     <w:rsid w:val="00D56251"/>
     <w:rsid w:val="00D56579"/>
     <w:rsid w:val="00D56882"/>
     <w:rsid w:val="00D568F0"/>
     <w:rsid w:val="00D56B1D"/>
     <w:rsid w:val="00D57AAA"/>
     <w:rsid w:val="00D57EB5"/>
     <w:rsid w:val="00D60014"/>
     <w:rsid w:val="00D60360"/>
     <w:rsid w:val="00D60580"/>
     <w:rsid w:val="00D61357"/>
     <w:rsid w:val="00D613D9"/>
     <w:rsid w:val="00D615E0"/>
     <w:rsid w:val="00D617C8"/>
     <w:rsid w:val="00D61E1D"/>
     <w:rsid w:val="00D62226"/>
     <w:rsid w:val="00D62237"/>
     <w:rsid w:val="00D6238E"/>
     <w:rsid w:val="00D623C0"/>
     <w:rsid w:val="00D62768"/>
@@ -10849,55 +10983,57 @@
     <w:rsid w:val="00D90674"/>
     <w:rsid w:val="00D906C0"/>
     <w:rsid w:val="00D90736"/>
     <w:rsid w:val="00D90AF1"/>
     <w:rsid w:val="00D911BF"/>
     <w:rsid w:val="00D913AB"/>
     <w:rsid w:val="00D91672"/>
     <w:rsid w:val="00D9211A"/>
     <w:rsid w:val="00D921FF"/>
     <w:rsid w:val="00D927BD"/>
     <w:rsid w:val="00D92CA1"/>
     <w:rsid w:val="00D92D13"/>
     <w:rsid w:val="00D93137"/>
     <w:rsid w:val="00D93597"/>
     <w:rsid w:val="00D93683"/>
     <w:rsid w:val="00D93B08"/>
     <w:rsid w:val="00D94CE4"/>
     <w:rsid w:val="00D94F8B"/>
     <w:rsid w:val="00D957ED"/>
     <w:rsid w:val="00D95910"/>
     <w:rsid w:val="00D95B31"/>
     <w:rsid w:val="00D95BA5"/>
     <w:rsid w:val="00D96406"/>
     <w:rsid w:val="00D96559"/>
     <w:rsid w:val="00D96B0E"/>
+    <w:rsid w:val="00D96CA9"/>
     <w:rsid w:val="00D96E4E"/>
     <w:rsid w:val="00D97774"/>
     <w:rsid w:val="00D978C9"/>
     <w:rsid w:val="00D97BA6"/>
     <w:rsid w:val="00D97CBD"/>
+    <w:rsid w:val="00DA044A"/>
     <w:rsid w:val="00DA0A68"/>
     <w:rsid w:val="00DA1061"/>
     <w:rsid w:val="00DA10FF"/>
     <w:rsid w:val="00DA1148"/>
     <w:rsid w:val="00DA1159"/>
     <w:rsid w:val="00DA19CF"/>
     <w:rsid w:val="00DA19DE"/>
     <w:rsid w:val="00DA1AA9"/>
     <w:rsid w:val="00DA1BBD"/>
     <w:rsid w:val="00DA1F9F"/>
     <w:rsid w:val="00DA2134"/>
     <w:rsid w:val="00DA23F8"/>
     <w:rsid w:val="00DA2542"/>
     <w:rsid w:val="00DA2699"/>
     <w:rsid w:val="00DA2A51"/>
     <w:rsid w:val="00DA2D6F"/>
     <w:rsid w:val="00DA35B1"/>
     <w:rsid w:val="00DA3871"/>
     <w:rsid w:val="00DA3A11"/>
     <w:rsid w:val="00DA3C85"/>
     <w:rsid w:val="00DA3C9D"/>
     <w:rsid w:val="00DA4662"/>
     <w:rsid w:val="00DA48FE"/>
     <w:rsid w:val="00DA4C63"/>
     <w:rsid w:val="00DA4E40"/>
@@ -10973,50 +11109,51 @@
     <w:rsid w:val="00DC3A2B"/>
     <w:rsid w:val="00DC469D"/>
     <w:rsid w:val="00DC4B97"/>
     <w:rsid w:val="00DC5177"/>
     <w:rsid w:val="00DC58A4"/>
     <w:rsid w:val="00DC599A"/>
     <w:rsid w:val="00DC5F7F"/>
     <w:rsid w:val="00DC61BB"/>
     <w:rsid w:val="00DC6A72"/>
     <w:rsid w:val="00DC70D9"/>
     <w:rsid w:val="00DC735E"/>
     <w:rsid w:val="00DC767B"/>
     <w:rsid w:val="00DC7F9F"/>
     <w:rsid w:val="00DD015E"/>
     <w:rsid w:val="00DD0464"/>
     <w:rsid w:val="00DD0711"/>
     <w:rsid w:val="00DD07D8"/>
     <w:rsid w:val="00DD0BB3"/>
     <w:rsid w:val="00DD0D4B"/>
     <w:rsid w:val="00DD180F"/>
     <w:rsid w:val="00DD1871"/>
     <w:rsid w:val="00DD1977"/>
     <w:rsid w:val="00DD1A19"/>
     <w:rsid w:val="00DD2267"/>
     <w:rsid w:val="00DD278D"/>
+    <w:rsid w:val="00DD27F2"/>
     <w:rsid w:val="00DD2844"/>
     <w:rsid w:val="00DD2A18"/>
     <w:rsid w:val="00DD2D07"/>
     <w:rsid w:val="00DD30B8"/>
     <w:rsid w:val="00DD31FF"/>
     <w:rsid w:val="00DD33A0"/>
     <w:rsid w:val="00DD374D"/>
     <w:rsid w:val="00DD3865"/>
     <w:rsid w:val="00DD3BD1"/>
     <w:rsid w:val="00DD3BE9"/>
     <w:rsid w:val="00DD3D17"/>
     <w:rsid w:val="00DD3E70"/>
     <w:rsid w:val="00DD3FC2"/>
     <w:rsid w:val="00DD43F6"/>
     <w:rsid w:val="00DD4562"/>
     <w:rsid w:val="00DD4900"/>
     <w:rsid w:val="00DD4973"/>
     <w:rsid w:val="00DD4E7C"/>
     <w:rsid w:val="00DD566E"/>
     <w:rsid w:val="00DD5C3D"/>
     <w:rsid w:val="00DD5EC4"/>
     <w:rsid w:val="00DD5FE4"/>
     <w:rsid w:val="00DD6019"/>
     <w:rsid w:val="00DD65AB"/>
     <w:rsid w:val="00DD6740"/>
@@ -11166,50 +11303,51 @@
     <w:rsid w:val="00E17DA1"/>
     <w:rsid w:val="00E2012C"/>
     <w:rsid w:val="00E203FB"/>
     <w:rsid w:val="00E20B17"/>
     <w:rsid w:val="00E20BFA"/>
     <w:rsid w:val="00E20D2E"/>
     <w:rsid w:val="00E20E7C"/>
     <w:rsid w:val="00E20EBA"/>
     <w:rsid w:val="00E20EBB"/>
     <w:rsid w:val="00E2105C"/>
     <w:rsid w:val="00E216A6"/>
     <w:rsid w:val="00E21A33"/>
     <w:rsid w:val="00E21D32"/>
     <w:rsid w:val="00E225A1"/>
     <w:rsid w:val="00E226ED"/>
     <w:rsid w:val="00E22C03"/>
     <w:rsid w:val="00E22C69"/>
     <w:rsid w:val="00E22CC0"/>
     <w:rsid w:val="00E2304A"/>
     <w:rsid w:val="00E23230"/>
     <w:rsid w:val="00E2378E"/>
     <w:rsid w:val="00E237A9"/>
     <w:rsid w:val="00E23BE4"/>
     <w:rsid w:val="00E23EAE"/>
     <w:rsid w:val="00E24920"/>
+    <w:rsid w:val="00E254AE"/>
     <w:rsid w:val="00E25665"/>
     <w:rsid w:val="00E25ADD"/>
     <w:rsid w:val="00E25BFB"/>
     <w:rsid w:val="00E25DFD"/>
     <w:rsid w:val="00E26D2A"/>
     <w:rsid w:val="00E26F3D"/>
     <w:rsid w:val="00E27050"/>
     <w:rsid w:val="00E27846"/>
     <w:rsid w:val="00E27B2F"/>
     <w:rsid w:val="00E27CB9"/>
     <w:rsid w:val="00E301B0"/>
     <w:rsid w:val="00E30F8A"/>
     <w:rsid w:val="00E31064"/>
     <w:rsid w:val="00E3142B"/>
     <w:rsid w:val="00E31AE4"/>
     <w:rsid w:val="00E31DD0"/>
     <w:rsid w:val="00E31DE9"/>
     <w:rsid w:val="00E31ED7"/>
     <w:rsid w:val="00E32184"/>
     <w:rsid w:val="00E322A8"/>
     <w:rsid w:val="00E32C30"/>
     <w:rsid w:val="00E32FB1"/>
     <w:rsid w:val="00E3314C"/>
     <w:rsid w:val="00E33647"/>
     <w:rsid w:val="00E33E9C"/>
@@ -11282,50 +11420,51 @@
     <w:rsid w:val="00E5151D"/>
     <w:rsid w:val="00E5182C"/>
     <w:rsid w:val="00E5198F"/>
     <w:rsid w:val="00E51C4F"/>
     <w:rsid w:val="00E51F2A"/>
     <w:rsid w:val="00E520A4"/>
     <w:rsid w:val="00E52345"/>
     <w:rsid w:val="00E52489"/>
     <w:rsid w:val="00E52704"/>
     <w:rsid w:val="00E5275A"/>
     <w:rsid w:val="00E528CE"/>
     <w:rsid w:val="00E52EDF"/>
     <w:rsid w:val="00E53C5B"/>
     <w:rsid w:val="00E53ED6"/>
     <w:rsid w:val="00E5406A"/>
     <w:rsid w:val="00E55230"/>
     <w:rsid w:val="00E55368"/>
     <w:rsid w:val="00E5536C"/>
     <w:rsid w:val="00E5558E"/>
     <w:rsid w:val="00E5580D"/>
     <w:rsid w:val="00E55A35"/>
     <w:rsid w:val="00E55E1E"/>
     <w:rsid w:val="00E56539"/>
     <w:rsid w:val="00E56921"/>
     <w:rsid w:val="00E56B06"/>
+    <w:rsid w:val="00E56C69"/>
     <w:rsid w:val="00E571AB"/>
     <w:rsid w:val="00E571BD"/>
     <w:rsid w:val="00E576B2"/>
     <w:rsid w:val="00E577E3"/>
     <w:rsid w:val="00E57918"/>
     <w:rsid w:val="00E579EA"/>
     <w:rsid w:val="00E57A23"/>
     <w:rsid w:val="00E6061B"/>
     <w:rsid w:val="00E60784"/>
     <w:rsid w:val="00E60D35"/>
     <w:rsid w:val="00E60F4B"/>
     <w:rsid w:val="00E61444"/>
     <w:rsid w:val="00E61F88"/>
     <w:rsid w:val="00E625AE"/>
     <w:rsid w:val="00E627C0"/>
     <w:rsid w:val="00E627D9"/>
     <w:rsid w:val="00E62D45"/>
     <w:rsid w:val="00E62FEE"/>
     <w:rsid w:val="00E635FC"/>
     <w:rsid w:val="00E639BF"/>
     <w:rsid w:val="00E64040"/>
     <w:rsid w:val="00E64380"/>
     <w:rsid w:val="00E64481"/>
     <w:rsid w:val="00E64749"/>
     <w:rsid w:val="00E64B6B"/>
@@ -11508,149 +11647,153 @@
     <w:rsid w:val="00EB12A1"/>
     <w:rsid w:val="00EB1C70"/>
     <w:rsid w:val="00EB1EA9"/>
     <w:rsid w:val="00EB2640"/>
     <w:rsid w:val="00EB3145"/>
     <w:rsid w:val="00EB3314"/>
     <w:rsid w:val="00EB3A21"/>
     <w:rsid w:val="00EB484E"/>
     <w:rsid w:val="00EB4977"/>
     <w:rsid w:val="00EB4C98"/>
     <w:rsid w:val="00EB4DC1"/>
     <w:rsid w:val="00EB5196"/>
     <w:rsid w:val="00EB54A3"/>
     <w:rsid w:val="00EB54F0"/>
     <w:rsid w:val="00EB59B0"/>
     <w:rsid w:val="00EB5ED5"/>
     <w:rsid w:val="00EB60F7"/>
     <w:rsid w:val="00EB6687"/>
     <w:rsid w:val="00EB6A91"/>
     <w:rsid w:val="00EB6C57"/>
     <w:rsid w:val="00EB76D9"/>
     <w:rsid w:val="00EB77B3"/>
     <w:rsid w:val="00EB7EF9"/>
     <w:rsid w:val="00EC006B"/>
     <w:rsid w:val="00EC016A"/>
+    <w:rsid w:val="00EC035E"/>
     <w:rsid w:val="00EC03A8"/>
     <w:rsid w:val="00EC052C"/>
     <w:rsid w:val="00EC0746"/>
     <w:rsid w:val="00EC0839"/>
     <w:rsid w:val="00EC0D14"/>
     <w:rsid w:val="00EC0F78"/>
     <w:rsid w:val="00EC1D4E"/>
     <w:rsid w:val="00EC1E3B"/>
     <w:rsid w:val="00EC28C3"/>
     <w:rsid w:val="00EC2CC1"/>
     <w:rsid w:val="00EC2DA6"/>
     <w:rsid w:val="00EC2E63"/>
     <w:rsid w:val="00EC2EC1"/>
     <w:rsid w:val="00EC2FD7"/>
     <w:rsid w:val="00EC3A93"/>
     <w:rsid w:val="00EC42D6"/>
     <w:rsid w:val="00EC44A0"/>
     <w:rsid w:val="00EC4BD8"/>
     <w:rsid w:val="00EC5601"/>
     <w:rsid w:val="00EC5871"/>
     <w:rsid w:val="00EC5D68"/>
     <w:rsid w:val="00EC6270"/>
     <w:rsid w:val="00EC68B0"/>
     <w:rsid w:val="00EC6AB8"/>
     <w:rsid w:val="00EC6D68"/>
     <w:rsid w:val="00EC706E"/>
+    <w:rsid w:val="00EC710C"/>
     <w:rsid w:val="00EC7193"/>
     <w:rsid w:val="00EC721A"/>
     <w:rsid w:val="00EC7DCB"/>
     <w:rsid w:val="00EC7DD9"/>
     <w:rsid w:val="00ED0510"/>
     <w:rsid w:val="00ED06DA"/>
     <w:rsid w:val="00ED0FEC"/>
     <w:rsid w:val="00ED10F8"/>
     <w:rsid w:val="00ED112D"/>
     <w:rsid w:val="00ED17F0"/>
     <w:rsid w:val="00ED1833"/>
     <w:rsid w:val="00ED2398"/>
     <w:rsid w:val="00ED23B0"/>
     <w:rsid w:val="00ED247F"/>
     <w:rsid w:val="00ED24B3"/>
     <w:rsid w:val="00ED32D0"/>
     <w:rsid w:val="00ED3ADB"/>
     <w:rsid w:val="00ED3DB3"/>
     <w:rsid w:val="00ED3E6D"/>
     <w:rsid w:val="00ED4D7A"/>
     <w:rsid w:val="00ED542C"/>
     <w:rsid w:val="00ED5505"/>
     <w:rsid w:val="00ED60AF"/>
     <w:rsid w:val="00ED65F1"/>
+    <w:rsid w:val="00ED69F8"/>
     <w:rsid w:val="00ED757B"/>
     <w:rsid w:val="00ED7DFC"/>
     <w:rsid w:val="00ED7F94"/>
     <w:rsid w:val="00ED7FB6"/>
     <w:rsid w:val="00EE0459"/>
     <w:rsid w:val="00EE0C5E"/>
     <w:rsid w:val="00EE0E0B"/>
     <w:rsid w:val="00EE0F55"/>
     <w:rsid w:val="00EE12F7"/>
     <w:rsid w:val="00EE1319"/>
     <w:rsid w:val="00EE16D8"/>
     <w:rsid w:val="00EE18CF"/>
     <w:rsid w:val="00EE1960"/>
     <w:rsid w:val="00EE1C03"/>
     <w:rsid w:val="00EE1FF7"/>
     <w:rsid w:val="00EE25DA"/>
     <w:rsid w:val="00EE2627"/>
     <w:rsid w:val="00EE264B"/>
     <w:rsid w:val="00EE27A4"/>
     <w:rsid w:val="00EE2860"/>
     <w:rsid w:val="00EE2B75"/>
     <w:rsid w:val="00EE2F6E"/>
     <w:rsid w:val="00EE32A8"/>
     <w:rsid w:val="00EE36F2"/>
     <w:rsid w:val="00EE3E32"/>
     <w:rsid w:val="00EE41D6"/>
     <w:rsid w:val="00EE41EA"/>
     <w:rsid w:val="00EE43C4"/>
     <w:rsid w:val="00EE4417"/>
     <w:rsid w:val="00EE4433"/>
     <w:rsid w:val="00EE4630"/>
     <w:rsid w:val="00EE4B53"/>
     <w:rsid w:val="00EE4B9F"/>
     <w:rsid w:val="00EE4E96"/>
     <w:rsid w:val="00EE50BE"/>
     <w:rsid w:val="00EE51AD"/>
     <w:rsid w:val="00EE5460"/>
     <w:rsid w:val="00EE548F"/>
     <w:rsid w:val="00EE58EE"/>
     <w:rsid w:val="00EE66C3"/>
     <w:rsid w:val="00EE683C"/>
     <w:rsid w:val="00EE6A7E"/>
     <w:rsid w:val="00EE7163"/>
     <w:rsid w:val="00EE71D7"/>
     <w:rsid w:val="00EE7535"/>
     <w:rsid w:val="00EE76EC"/>
     <w:rsid w:val="00EE7930"/>
     <w:rsid w:val="00EE7DD0"/>
     <w:rsid w:val="00EF0548"/>
+    <w:rsid w:val="00EF099D"/>
     <w:rsid w:val="00EF0DE1"/>
     <w:rsid w:val="00EF107B"/>
     <w:rsid w:val="00EF1435"/>
     <w:rsid w:val="00EF17D0"/>
     <w:rsid w:val="00EF1A01"/>
     <w:rsid w:val="00EF1BD9"/>
     <w:rsid w:val="00EF2028"/>
     <w:rsid w:val="00EF2481"/>
     <w:rsid w:val="00EF308D"/>
     <w:rsid w:val="00EF3356"/>
     <w:rsid w:val="00EF3663"/>
     <w:rsid w:val="00EF3B88"/>
     <w:rsid w:val="00EF3B9A"/>
     <w:rsid w:val="00EF3E1E"/>
     <w:rsid w:val="00EF4041"/>
     <w:rsid w:val="00EF461B"/>
     <w:rsid w:val="00EF4E3A"/>
     <w:rsid w:val="00EF5358"/>
     <w:rsid w:val="00EF53F9"/>
     <w:rsid w:val="00EF5C44"/>
     <w:rsid w:val="00EF5D27"/>
     <w:rsid w:val="00EF6642"/>
     <w:rsid w:val="00EF6691"/>
     <w:rsid w:val="00EF6EB5"/>
     <w:rsid w:val="00EF7418"/>
@@ -11818,83 +11961,85 @@
     <w:rsid w:val="00F44159"/>
     <w:rsid w:val="00F4417C"/>
     <w:rsid w:val="00F44462"/>
     <w:rsid w:val="00F44A78"/>
     <w:rsid w:val="00F44C82"/>
     <w:rsid w:val="00F451E6"/>
     <w:rsid w:val="00F453D6"/>
     <w:rsid w:val="00F453FA"/>
     <w:rsid w:val="00F457FD"/>
     <w:rsid w:val="00F45BD0"/>
     <w:rsid w:val="00F45C55"/>
     <w:rsid w:val="00F45C62"/>
     <w:rsid w:val="00F45E33"/>
     <w:rsid w:val="00F46002"/>
     <w:rsid w:val="00F46070"/>
     <w:rsid w:val="00F463E1"/>
     <w:rsid w:val="00F466EC"/>
     <w:rsid w:val="00F470A6"/>
     <w:rsid w:val="00F47AD8"/>
     <w:rsid w:val="00F47B05"/>
     <w:rsid w:val="00F47B2C"/>
     <w:rsid w:val="00F50D7E"/>
     <w:rsid w:val="00F50EEA"/>
     <w:rsid w:val="00F50F63"/>
     <w:rsid w:val="00F51520"/>
+    <w:rsid w:val="00F51604"/>
     <w:rsid w:val="00F51C80"/>
     <w:rsid w:val="00F52092"/>
     <w:rsid w:val="00F53093"/>
     <w:rsid w:val="00F53219"/>
     <w:rsid w:val="00F53320"/>
     <w:rsid w:val="00F53528"/>
     <w:rsid w:val="00F53B47"/>
     <w:rsid w:val="00F53F40"/>
     <w:rsid w:val="00F5432F"/>
     <w:rsid w:val="00F54748"/>
     <w:rsid w:val="00F54D60"/>
     <w:rsid w:val="00F55220"/>
     <w:rsid w:val="00F55276"/>
     <w:rsid w:val="00F556CA"/>
     <w:rsid w:val="00F559ED"/>
     <w:rsid w:val="00F55EEC"/>
     <w:rsid w:val="00F56028"/>
     <w:rsid w:val="00F562A9"/>
     <w:rsid w:val="00F569E7"/>
     <w:rsid w:val="00F56CDA"/>
     <w:rsid w:val="00F56F04"/>
     <w:rsid w:val="00F5719E"/>
     <w:rsid w:val="00F60269"/>
     <w:rsid w:val="00F602B8"/>
     <w:rsid w:val="00F602C1"/>
     <w:rsid w:val="00F60541"/>
     <w:rsid w:val="00F605B4"/>
     <w:rsid w:val="00F605DF"/>
     <w:rsid w:val="00F61126"/>
     <w:rsid w:val="00F61596"/>
     <w:rsid w:val="00F617F5"/>
     <w:rsid w:val="00F61CA3"/>
     <w:rsid w:val="00F61F71"/>
+    <w:rsid w:val="00F6263E"/>
     <w:rsid w:val="00F62A50"/>
     <w:rsid w:val="00F630A2"/>
     <w:rsid w:val="00F63186"/>
     <w:rsid w:val="00F639DF"/>
     <w:rsid w:val="00F63DDA"/>
     <w:rsid w:val="00F63E3A"/>
     <w:rsid w:val="00F64202"/>
     <w:rsid w:val="00F6438A"/>
     <w:rsid w:val="00F64577"/>
     <w:rsid w:val="00F64F55"/>
     <w:rsid w:val="00F651BA"/>
     <w:rsid w:val="00F65B0E"/>
     <w:rsid w:val="00F66463"/>
     <w:rsid w:val="00F66558"/>
     <w:rsid w:val="00F66559"/>
     <w:rsid w:val="00F665B4"/>
     <w:rsid w:val="00F6662B"/>
     <w:rsid w:val="00F672C0"/>
     <w:rsid w:val="00F6742F"/>
     <w:rsid w:val="00F67770"/>
     <w:rsid w:val="00F67AC6"/>
     <w:rsid w:val="00F67B69"/>
     <w:rsid w:val="00F7007D"/>
     <w:rsid w:val="00F701B7"/>
     <w:rsid w:val="00F7024F"/>
@@ -11916,65 +12061,67 @@
     <w:rsid w:val="00F7397B"/>
     <w:rsid w:val="00F7491F"/>
     <w:rsid w:val="00F74C20"/>
     <w:rsid w:val="00F74D7B"/>
     <w:rsid w:val="00F7553F"/>
     <w:rsid w:val="00F75993"/>
     <w:rsid w:val="00F75B68"/>
     <w:rsid w:val="00F760F5"/>
     <w:rsid w:val="00F7634B"/>
     <w:rsid w:val="00F76882"/>
     <w:rsid w:val="00F769FD"/>
     <w:rsid w:val="00F76BA0"/>
     <w:rsid w:val="00F76CF7"/>
     <w:rsid w:val="00F7710C"/>
     <w:rsid w:val="00F7718A"/>
     <w:rsid w:val="00F77277"/>
     <w:rsid w:val="00F774D0"/>
     <w:rsid w:val="00F775DD"/>
     <w:rsid w:val="00F775E2"/>
     <w:rsid w:val="00F7763E"/>
     <w:rsid w:val="00F80095"/>
     <w:rsid w:val="00F80A8B"/>
     <w:rsid w:val="00F80E6B"/>
     <w:rsid w:val="00F81609"/>
     <w:rsid w:val="00F817D7"/>
+    <w:rsid w:val="00F8191D"/>
     <w:rsid w:val="00F81D19"/>
     <w:rsid w:val="00F822DC"/>
     <w:rsid w:val="00F82A73"/>
     <w:rsid w:val="00F8328A"/>
     <w:rsid w:val="00F83B63"/>
     <w:rsid w:val="00F83F10"/>
     <w:rsid w:val="00F83F3C"/>
     <w:rsid w:val="00F84429"/>
     <w:rsid w:val="00F8457D"/>
     <w:rsid w:val="00F849DB"/>
     <w:rsid w:val="00F85430"/>
     <w:rsid w:val="00F859D4"/>
     <w:rsid w:val="00F85ABD"/>
     <w:rsid w:val="00F85B02"/>
     <w:rsid w:val="00F86116"/>
+    <w:rsid w:val="00F86190"/>
     <w:rsid w:val="00F86582"/>
     <w:rsid w:val="00F866F4"/>
     <w:rsid w:val="00F869C5"/>
     <w:rsid w:val="00F86BB1"/>
     <w:rsid w:val="00F8717F"/>
     <w:rsid w:val="00F9017B"/>
     <w:rsid w:val="00F90479"/>
     <w:rsid w:val="00F9050B"/>
     <w:rsid w:val="00F90521"/>
     <w:rsid w:val="00F9054B"/>
     <w:rsid w:val="00F90745"/>
     <w:rsid w:val="00F907D9"/>
     <w:rsid w:val="00F91028"/>
     <w:rsid w:val="00F9159A"/>
     <w:rsid w:val="00F91640"/>
     <w:rsid w:val="00F919A4"/>
     <w:rsid w:val="00F91A10"/>
     <w:rsid w:val="00F91A5E"/>
     <w:rsid w:val="00F92076"/>
     <w:rsid w:val="00F92228"/>
     <w:rsid w:val="00F9229D"/>
     <w:rsid w:val="00F9231A"/>
     <w:rsid w:val="00F92322"/>
     <w:rsid w:val="00F92FA4"/>
     <w:rsid w:val="00F92FE1"/>
@@ -12039,61 +12186,63 @@
     <w:rsid w:val="00FB34D1"/>
     <w:rsid w:val="00FB3F2B"/>
     <w:rsid w:val="00FB444E"/>
     <w:rsid w:val="00FB4512"/>
     <w:rsid w:val="00FB4557"/>
     <w:rsid w:val="00FB4925"/>
     <w:rsid w:val="00FB4B7D"/>
     <w:rsid w:val="00FB4DDA"/>
     <w:rsid w:val="00FB4DE4"/>
     <w:rsid w:val="00FB50D2"/>
     <w:rsid w:val="00FB54A1"/>
     <w:rsid w:val="00FB5B04"/>
     <w:rsid w:val="00FB5EBE"/>
     <w:rsid w:val="00FB62C8"/>
     <w:rsid w:val="00FB666A"/>
     <w:rsid w:val="00FB7440"/>
     <w:rsid w:val="00FB77AA"/>
     <w:rsid w:val="00FB7952"/>
     <w:rsid w:val="00FB7E6C"/>
     <w:rsid w:val="00FB7EDA"/>
     <w:rsid w:val="00FC0920"/>
     <w:rsid w:val="00FC12A1"/>
     <w:rsid w:val="00FC1D39"/>
     <w:rsid w:val="00FC22F4"/>
     <w:rsid w:val="00FC26B4"/>
+    <w:rsid w:val="00FC2881"/>
     <w:rsid w:val="00FC2F10"/>
     <w:rsid w:val="00FC2F73"/>
     <w:rsid w:val="00FC3765"/>
     <w:rsid w:val="00FC388D"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC3A1D"/>
     <w:rsid w:val="00FC3C25"/>
     <w:rsid w:val="00FC3F15"/>
     <w:rsid w:val="00FC409D"/>
     <w:rsid w:val="00FC42F7"/>
     <w:rsid w:val="00FC4442"/>
+    <w:rsid w:val="00FC48FF"/>
     <w:rsid w:val="00FC4BE7"/>
     <w:rsid w:val="00FC4CA7"/>
     <w:rsid w:val="00FC55D9"/>
     <w:rsid w:val="00FC6065"/>
     <w:rsid w:val="00FC6318"/>
     <w:rsid w:val="00FC6862"/>
     <w:rsid w:val="00FC6A36"/>
     <w:rsid w:val="00FC6B82"/>
     <w:rsid w:val="00FC6D86"/>
     <w:rsid w:val="00FC6EAE"/>
     <w:rsid w:val="00FC6F12"/>
     <w:rsid w:val="00FC6F6E"/>
     <w:rsid w:val="00FC71C0"/>
     <w:rsid w:val="00FC74F6"/>
     <w:rsid w:val="00FC7689"/>
     <w:rsid w:val="00FC7C6F"/>
     <w:rsid w:val="00FD0204"/>
     <w:rsid w:val="00FD03B1"/>
     <w:rsid w:val="00FD0773"/>
     <w:rsid w:val="00FD0AC7"/>
     <w:rsid w:val="00FD10B8"/>
     <w:rsid w:val="00FD122E"/>
     <w:rsid w:val="00FD12A8"/>
     <w:rsid w:val="00FD1436"/>
     <w:rsid w:val="00FD19B5"/>
@@ -12109,50 +12258,51 @@
     <w:rsid w:val="00FD5883"/>
     <w:rsid w:val="00FD5A00"/>
     <w:rsid w:val="00FD5EB5"/>
     <w:rsid w:val="00FD5F0B"/>
     <w:rsid w:val="00FD6126"/>
     <w:rsid w:val="00FD62EC"/>
     <w:rsid w:val="00FD6784"/>
     <w:rsid w:val="00FD6848"/>
     <w:rsid w:val="00FD6A35"/>
     <w:rsid w:val="00FD767F"/>
     <w:rsid w:val="00FD7767"/>
     <w:rsid w:val="00FD7858"/>
     <w:rsid w:val="00FD7977"/>
     <w:rsid w:val="00FD79AC"/>
     <w:rsid w:val="00FD79D1"/>
     <w:rsid w:val="00FD7B5B"/>
     <w:rsid w:val="00FD7DBA"/>
     <w:rsid w:val="00FE08AC"/>
     <w:rsid w:val="00FE0E0A"/>
     <w:rsid w:val="00FE1056"/>
     <w:rsid w:val="00FE123A"/>
     <w:rsid w:val="00FE16EF"/>
     <w:rsid w:val="00FE1A3D"/>
     <w:rsid w:val="00FE1FA9"/>
     <w:rsid w:val="00FE1FB4"/>
+    <w:rsid w:val="00FE27FD"/>
     <w:rsid w:val="00FE2A5B"/>
     <w:rsid w:val="00FE2C78"/>
     <w:rsid w:val="00FE37BB"/>
     <w:rsid w:val="00FE3C6B"/>
     <w:rsid w:val="00FE3CAB"/>
     <w:rsid w:val="00FE3FB7"/>
     <w:rsid w:val="00FE4065"/>
     <w:rsid w:val="00FE40BC"/>
     <w:rsid w:val="00FE478E"/>
     <w:rsid w:val="00FE524D"/>
     <w:rsid w:val="00FE52C6"/>
     <w:rsid w:val="00FE5F22"/>
     <w:rsid w:val="00FE60C0"/>
     <w:rsid w:val="00FE656A"/>
     <w:rsid w:val="00FE66C2"/>
     <w:rsid w:val="00FE675C"/>
     <w:rsid w:val="00FE6AEB"/>
     <w:rsid w:val="00FE6C1B"/>
     <w:rsid w:val="00FE7095"/>
     <w:rsid w:val="00FE7302"/>
     <w:rsid w:val="00FE7692"/>
     <w:rsid w:val="00FE76F5"/>
     <w:rsid w:val="00FE7850"/>
     <w:rsid w:val="00FE7899"/>
     <w:rsid w:val="00FE79FC"/>
@@ -12991,69 +13141,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44440792-312D-4210-A662-5EA836B1D743}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>mittagskarte210220</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>263</Words>
-  <Characters>1663</Characters>
+  <Words>272</Words>
+  <Characters>1715</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>14</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>edv</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1923</CharactersWithSpaces>
+  <CharactersWithSpaces>1984</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Krimpelstätter</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>