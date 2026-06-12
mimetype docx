--- v2 (2026-04-28)
+++ v3 (2026-06-12)
@@ -4,340 +4,270 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="209E0E51" w14:textId="77777777" w:rsidR="005D154A" w:rsidRDefault="009B2E94" w:rsidP="00BD7073">
+    <w:p w14:paraId="7904480C" w14:textId="482E3CA8" w:rsidR="00067E26" w:rsidRPr="00C301AA" w:rsidRDefault="00961E92" w:rsidP="00BD7073">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK6"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00783DC7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005D154A">
+      <w:r w:rsidR="007366DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>SPECKFARFEL</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F6263E">
+        <w:t>RINDS</w:t>
+      </w:r>
+      <w:r w:rsidR="00B504A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>SUPPE</w:t>
       </w:r>
-      <w:r w:rsidR="00F6263E">
+      <w:r w:rsidR="007366DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D154A">
+        <w:t xml:space="preserve"> MIT KRÄUTERPOFESEN </w:t>
+      </w:r>
+      <w:r w:rsidR="007366DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EC2A31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F6263E">
+      <w:r w:rsidR="000B5418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F6263E">
+      <w:r w:rsidR="00E2378E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F6263E">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004D1CAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B5418">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2378E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E2378E">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="006B1BD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D1CAC">
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0E80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E2378E">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="001F32BF" w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006B1BD7">
+        <w:t>6,</w:t>
+      </w:r>
+      <w:r w:rsidR="007366DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D0E80">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="001F32BF" w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F32BF" w:rsidRPr="00C301AA">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00B476B0" w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>6,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D154A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B476B0" w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F32BF" w:rsidRPr="00C301AA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CF64C0" w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B476B0" w:rsidRPr="00C301AA">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00D254B0" w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B476B0" w:rsidRPr="00C301AA">
+      <w:r w:rsidR="006E097F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CF64C0" w:rsidRPr="00C301AA">
+      <w:r w:rsidR="009166FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D254B0" w:rsidRPr="00C301AA">
+        <w:t>ERDÄPFEL – LAUCHSUPPE</w:t>
+      </w:r>
+      <w:r w:rsidR="009166FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005B75C3">
+      <w:r w:rsidR="00D36CEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-        </w:tabs>
+      <w:r w:rsidR="00D36CEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D36CEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D36CEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r>
+        <w:t xml:space="preserve">    6,</w:t>
+      </w:r>
+      <w:r w:rsidR="009166FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:tab/>
-[...72 lines deleted...]
-      <w:r w:rsidR="00277965">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00D36CEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7337153C" w14:textId="16FAC916" w:rsidR="00C22B72" w:rsidRPr="002C41E7" w:rsidRDefault="00E31DD0" w:rsidP="00E31DD0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
@@ -481,124 +411,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidR="00265653">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>******</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528856D8" w14:textId="275943DB" w:rsidR="005B75C3" w:rsidRDefault="006965AE" w:rsidP="005B4FCE">
+    <w:p w14:paraId="2E199C3D" w14:textId="66D42793" w:rsidR="00AD1DF1" w:rsidRDefault="006965AE" w:rsidP="00961E92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2124" w:hanging="2124"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0060385E">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">CORDON BLEU MIT ERDÄPFELN UND </w:t>
+      <w:r w:rsidR="006B146F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007366DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GEBRATENES „LACHS – FORELLENFILET“ MIT </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E199C3D" w14:textId="170DB5FC" w:rsidR="00AD1DF1" w:rsidRPr="006965AE" w:rsidRDefault="00AD1DF1" w:rsidP="005B4FCE">
+    <w:p w14:paraId="0FDEA52B" w14:textId="55B43265" w:rsidR="006E097F" w:rsidRPr="006965AE" w:rsidRDefault="006E097F" w:rsidP="00961E92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2124" w:hanging="2124"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005D154A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">PREISELBEEREN </w:t>
+      <w:r w:rsidR="007366DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RAHMKOHLRABI UND ERDÄPFELN </w:t>
+      </w:r>
+      <w:r w:rsidR="00B504A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B504A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FFFFC0A" w14:textId="3235A382" w:rsidR="0034041C" w:rsidRDefault="00636FFF" w:rsidP="00636FFF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
@@ -612,445 +554,774 @@
       <w:r w:rsidR="0034041C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>------</w:t>
       </w:r>
       <w:r w:rsidR="006F1DD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>--------</w:t>
       </w:r>
       <w:r w:rsidR="00882175">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>--------------------------</w:t>
       </w:r>
       <w:r w:rsidR="006F1DD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>--------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D44CDD3" w14:textId="73CBAE8B" w:rsidR="00034A58" w:rsidRDefault="00215348" w:rsidP="00215348">
+    <w:p w14:paraId="5D44CDD3" w14:textId="1D458E66" w:rsidR="00034A58" w:rsidRDefault="00215348" w:rsidP="00215348">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0052141A">
-[...15 lines deleted...]
-        <w:t>HAU</w:t>
+      <w:r w:rsidR="006E097F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006E097F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009166FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VANILLEEIS MIT FRISCHEN BEEREN </w:t>
+      </w:r>
+      <w:r w:rsidR="009166FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B034D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD1DF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>GEMACHTE</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="005D154A">
-[...3 lines deleted...]
-        <w:t>19</w:t>
+      <w:r w:rsidR="007366DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="006B1BD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,90</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2C4E17" w14:textId="63F79A51" w:rsidR="004F70BE" w:rsidRDefault="00B775DE" w:rsidP="00915CAB">
+    <w:p w14:paraId="3E9E1676" w14:textId="50E532A7" w:rsidR="000B4054" w:rsidRDefault="00B775DE" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E31DD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>-----------------------------------------------------------------------</w:t>
       </w:r>
       <w:r w:rsidR="00883098">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>---------------</w:t>
       </w:r>
       <w:r w:rsidR="002621DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>--</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA53FFB" w14:textId="77777777" w:rsidR="00AD1DF1" w:rsidRDefault="00AD1DF1" w:rsidP="00915CAB">
+    <w:p w14:paraId="68A03947" w14:textId="77777777" w:rsidR="00B504A6" w:rsidRDefault="00B504A6" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FD78A8D" w14:textId="23B97AB5" w:rsidR="00A67159" w:rsidRDefault="00A67159" w:rsidP="00915CAB">
+    <w:p w14:paraId="3F77D2E8" w14:textId="77777777" w:rsidR="00B504A6" w:rsidRDefault="00B504A6" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="36B2A320" w14:textId="04A7B5BA" w:rsidR="00A67159" w:rsidRDefault="005D154A" w:rsidP="00915CAB">
+    <w:p w14:paraId="4E977933" w14:textId="3A8B799D" w:rsidR="007366DB" w:rsidRDefault="007366DB" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...60 lines deleted...]
-        <w:t>,90</w:t>
+        </w:rPr>
+        <w:t>PINZGAUER „SCHOTTEN – NOCK´N“ MIT GRÜNEN SALAT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    16,90</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677662FE" w14:textId="77777777" w:rsidR="005014AC" w:rsidRDefault="005014AC" w:rsidP="00915CAB">
+    <w:p w14:paraId="4B643BC1" w14:textId="77777777" w:rsidR="007366DB" w:rsidRDefault="007366DB" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51309DCD" w14:textId="6EA1C65B" w:rsidR="005014AC" w:rsidRDefault="005014AC" w:rsidP="00915CAB">
+    <w:p w14:paraId="120100A2" w14:textId="77777777" w:rsidR="007366DB" w:rsidRDefault="009166FE" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>EDELRAGOUT VOM HIRSCH AUS DER „TAUERNREGION“ MIT KNÖDEL,</w:t>
+        <w:t xml:space="preserve">AUSGELÖSTES BACKHENDL MIT ERDÄPFELSALAT UND </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698DFE1C" w14:textId="3196295D" w:rsidR="005014AC" w:rsidRPr="005014AC" w:rsidRDefault="005014AC" w:rsidP="00915CAB">
+    <w:p w14:paraId="1CC11D92" w14:textId="3123E0FC" w:rsidR="00B504A6" w:rsidRDefault="009166FE" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>SPECKBOHNEN UND PREISELBEEREN</w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">    22,90</w:t>
+        <w:t xml:space="preserve">PREISELBEEREN </w:t>
+      </w:r>
+      <w:r w:rsidR="007366DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007366DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007366DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007366DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007366DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007366DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007366DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007366DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007366DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007366DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  20,90</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4995B72C" w14:textId="77777777" w:rsidR="00A67159" w:rsidRDefault="00A67159" w:rsidP="00915CAB">
+    <w:p w14:paraId="1F7C8957" w14:textId="77777777" w:rsidR="00961E92" w:rsidRDefault="00961E92" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DA547B4" w14:textId="2FD3716C" w:rsidR="00A67159" w:rsidRDefault="00A67159" w:rsidP="00915CAB">
+    <w:p w14:paraId="288378DC" w14:textId="24ECFBA5" w:rsidR="00961E92" w:rsidRDefault="00961E92" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>GEBRATENE „BIO – BLUTWURST</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>CORDON BLEU MIT POMMES FRITES UND PREISELBEEREN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">              20,90</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66693AE3" w14:textId="18C9749F" w:rsidR="005B4FCE" w:rsidRDefault="00A67159" w:rsidP="00915CAB">
+    <w:p w14:paraId="41EC9C62" w14:textId="77777777" w:rsidR="00961E92" w:rsidRDefault="00961E92" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E71018" w14:textId="47F4A262" w:rsidR="00961E92" w:rsidRDefault="00961E92" w:rsidP="00915CAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EDELRAGOUT VOM HIRSCH AUS DER „TAUERNREGION“ MIT KNÖDEL, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0494870B" w14:textId="5596279C" w:rsidR="00961E92" w:rsidRPr="00961E92" w:rsidRDefault="00961E92" w:rsidP="00915CAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SPECKBOHNEN UND PREISELBEEREN </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   23,90</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BB0969" w14:textId="77777777" w:rsidR="00927442" w:rsidRDefault="00927442" w:rsidP="00915CAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="311293BE" w14:textId="0D87B7CB" w:rsidR="007366DB" w:rsidRDefault="007366DB" w:rsidP="00915CAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PANIERTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00D36CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „BIO – BLUTWURST</w:t>
+      </w:r>
+      <w:r w:rsidR="00B504A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – RADELN</w:t>
+      </w:r>
+      <w:r w:rsidR="00D36CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“ MIT SAUERKRAUT</w:t>
+      </w:r>
+      <w:r w:rsidR="00B504A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UND </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABA29D2" w14:textId="49C34B88" w:rsidR="005B53F1" w:rsidRDefault="007366DB" w:rsidP="00915CAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>RÖSTERDÄPFELN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   17,90</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3002A476" w14:textId="2C333335" w:rsidR="007366DB" w:rsidRDefault="00B504A6" w:rsidP="00915CAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1D784F" w14:textId="7E934466" w:rsidR="006B146F" w:rsidRDefault="000B4054" w:rsidP="00915CAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>GEKOCHTER TAFELSPITZ VOM „SALZBURGER – BIORIND“ MIT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC2CD69" w14:textId="70FAA1CF" w:rsidR="000B4054" w:rsidRDefault="000B4054" w:rsidP="00915CAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>RÖSTERDÄPFELN, RAHMSPINAT UND APFELKREN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    23,90</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65482EDF" w14:textId="7C27A398" w:rsidR="00532CA4" w:rsidRDefault="00A67159" w:rsidP="00915CAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1080,58 +1351,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="001C2C60">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0CD58011" w14:textId="50658B12" w:rsidR="003F1795" w:rsidRDefault="00F86190" w:rsidP="00915CAB">
+    <w:p w14:paraId="0CD58011" w14:textId="1C5E35F1" w:rsidR="003F1795" w:rsidRDefault="00F86190" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">HAUSGEMACHTE SPINATKNÖDEL MIT ALMKÄSE GEFÜLLT, BRAUNER </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C152803" w14:textId="01AC692D" w:rsidR="003F1795" w:rsidRDefault="00F86190" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
@@ -1474,276 +1739,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    1</w:t>
       </w:r>
       <w:r w:rsidR="00186F7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00ED542C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>90</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F43970D" w14:textId="77777777" w:rsidR="00D109C9" w:rsidRDefault="00D109C9" w:rsidP="00E91027">
-[...224 lines deleted...]
-    </w:p>
     <w:p w14:paraId="69EF835B" w14:textId="737EF126" w:rsidR="007B524F" w:rsidRDefault="000B5418" w:rsidP="00E91027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1800,51 +1839,51 @@
       <w:r w:rsidR="00896CCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00084FCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ODER VON DER PUTE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MIT</w:t>
       </w:r>
       <w:r w:rsidR="00E136FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7B4BC8" w14:textId="4DB9A5FA" w:rsidR="00D0482F" w:rsidRDefault="00081250" w:rsidP="0096683E">
+    <w:p w14:paraId="1C7B4BC8" w14:textId="612DE776" w:rsidR="00D0482F" w:rsidRDefault="00081250" w:rsidP="0096683E">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>POMMES FRITES</w:t>
       </w:r>
       <w:r w:rsidR="00084FCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00040D4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>PREISELBE</w:t>
       </w:r>
       <w:r w:rsidR="004A23C4">
@@ -1874,84 +1913,78 @@
       <w:r w:rsidR="00C97ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C97ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00896CCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00C97ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF038C">
-[...9 lines deleted...]
-        <w:t>9</w:t>
+      <w:r w:rsidR="00C7126D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00F309FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,9</w:t>
       </w:r>
       <w:r w:rsidR="00D75195">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5C2D1D" w14:textId="77777777" w:rsidR="00D16F2D" w:rsidRDefault="00D16F2D" w:rsidP="0096683E">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20AFB2B7" w14:textId="0A0CC38A" w:rsidR="00FF3A5E" w:rsidRDefault="00C50C6F" w:rsidP="0096683E">
+    <w:p w14:paraId="20AFB2B7" w14:textId="5BCA1A85" w:rsidR="00FF3A5E" w:rsidRDefault="00C50C6F" w:rsidP="0096683E">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">SALATPLATTE MIT GEGRILLTEN PUTENFILETS </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C97ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1968,113 +2001,113 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F00199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00C97ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00186F7D">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00C7126D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,9</w:t>
       </w:r>
       <w:r w:rsidR="00FF3A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6872E320" w14:textId="77777777" w:rsidR="00AB6710" w:rsidRDefault="00AB6710" w:rsidP="0096683E">
+    <w:p w14:paraId="56E1DFEA" w14:textId="77777777" w:rsidR="00DD61BF" w:rsidRDefault="00DD61BF" w:rsidP="00835EE4">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4945425D" w14:textId="77E5EE1F" w:rsidR="00561994" w:rsidRDefault="0076642D" w:rsidP="00835EE4">
+    <w:p w14:paraId="4945425D" w14:textId="14BDF80E" w:rsidR="00561994" w:rsidRDefault="0076642D" w:rsidP="00835EE4">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">RINDSGULASCH VOM „PINZGAUER – JUNGSTIER“ MIT KNÖDEL      GROSS   </w:t>
       </w:r>
       <w:r w:rsidR="00FF3A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00645F84">
-[...9 lines deleted...]
-        <w:t>,90</w:t>
+      <w:r w:rsidR="00C7126D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -2105,78 +2138,78 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">          KLEIN     </w:t>
       </w:r>
       <w:r w:rsidR="00FF3A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00645F84">
-[...3 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidR="00C7126D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00B86021">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,5</w:t>
       </w:r>
       <w:r w:rsidR="00835EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F7D378" w14:textId="77777777" w:rsidR="00284DFA" w:rsidRDefault="00284DFA" w:rsidP="00835EE4">
+    <w:p w14:paraId="0109F642" w14:textId="77777777" w:rsidR="009166FE" w:rsidRDefault="009166FE" w:rsidP="00835EE4">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="608E5A04" w14:textId="2B2F69BA" w:rsidR="00E31DD0" w:rsidRDefault="00E31DD0" w:rsidP="00835EE4">
+    <w:p w14:paraId="608E5A04" w14:textId="27FF1D0B" w:rsidR="00E31DD0" w:rsidRDefault="00E31DD0" w:rsidP="00835EE4">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>KNÖDEL MIT GULASCHSAFT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00645F84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>7,9</w:t>
       </w:r>
       <w:r>
@@ -2203,51 +2236,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00645F84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>8,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392DD035" w14:textId="77777777" w:rsidR="009915AD" w:rsidRDefault="009915AD" w:rsidP="00155481">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="744E1DFC" w14:textId="51782CAB" w:rsidR="00AF45AA" w:rsidRPr="00186F7D" w:rsidRDefault="00E31DD0" w:rsidP="00155481">
+    <w:p w14:paraId="62E2AC9A" w14:textId="1C096D6B" w:rsidR="006B146F" w:rsidRPr="000B4054" w:rsidRDefault="00E31DD0" w:rsidP="00155481">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ESSIGKNACKER</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2274,73 +2307,110 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">      8,</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00B86021">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00092F2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5872F73C" w14:textId="6DB44954" w:rsidR="00FD7858" w:rsidRPr="00155481" w:rsidRDefault="00575640" w:rsidP="00155481">
+    <w:p w14:paraId="575D8ECB" w14:textId="30B75340" w:rsidR="001E635D" w:rsidRPr="000B4054" w:rsidRDefault="00575640" w:rsidP="0006485B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4752C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1756F1D8" w14:textId="77777777" w:rsidR="005D154A" w:rsidRDefault="005D154A" w:rsidP="0006485B">
+    <w:p w14:paraId="1756F1D8" w14:textId="64358A5A" w:rsidR="005D154A" w:rsidRDefault="00532CA4" w:rsidP="0006485B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>HAUSGEMACHTE SACHERTORTE MIT SCHLAGOBERS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7126D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5,10</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="553BFF4F" w14:textId="67F40454" w:rsidR="00561994" w:rsidRDefault="002E25F6" w:rsidP="0006485B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>APFEL</w:t>
       </w:r>
       <w:r w:rsidR="00DA10FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – ODER TOPFENSTRUDEL</w:t>
       </w:r>
       <w:r w:rsidR="00CA4778">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2490,58 +2560,58 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     8,90</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0024616D" w:rsidRPr="009F12FF" w:rsidSect="00CC5F32">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1417" w:right="1106" w:bottom="1134" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C756C29" w14:textId="77777777" w:rsidR="00250055" w:rsidRDefault="00250055">
+    <w:p w14:paraId="4D89EC3D" w14:textId="77777777" w:rsidR="00365FD1" w:rsidRDefault="00365FD1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4249123F" w14:textId="77777777" w:rsidR="00250055" w:rsidRDefault="00250055">
+    <w:p w14:paraId="00D0E652" w14:textId="77777777" w:rsidR="00365FD1" w:rsidRDefault="00365FD1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2613,58 +2683,58 @@
   <w:p w14:paraId="793020E0" w14:textId="77777777" w:rsidR="002E2FBB" w:rsidRPr="00EF787C" w:rsidRDefault="002E2FBB" w:rsidP="00EF787C">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EF787C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Ab 14:00 Uhr servieren wir Ihnen von der Nachmittagskarte.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="608CB68D" w14:textId="77777777" w:rsidR="00250055" w:rsidRDefault="00250055">
+    <w:p w14:paraId="1F8A7CC0" w14:textId="77777777" w:rsidR="00365FD1" w:rsidRDefault="00365FD1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C123FE9" w14:textId="77777777" w:rsidR="00250055" w:rsidRDefault="00250055">
+    <w:p w14:paraId="27A2E564" w14:textId="77777777" w:rsidR="00365FD1" w:rsidRDefault="00365FD1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25BB2CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="360275D6"/>
     <w:lvl w:ilvl="0" w:tplc="9A68F562">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2484" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3162,52 +3232,54 @@
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C15169"/>
     <w:rsid w:val="000000FA"/>
     <w:rsid w:val="00000183"/>
     <w:rsid w:val="000008A5"/>
     <w:rsid w:val="000008CE"/>
     <w:rsid w:val="00000B0E"/>
     <w:rsid w:val="00000EBF"/>
     <w:rsid w:val="00001151"/>
     <w:rsid w:val="0000137B"/>
     <w:rsid w:val="0000144E"/>
     <w:rsid w:val="000015AA"/>
     <w:rsid w:val="00001ECC"/>
     <w:rsid w:val="000027FC"/>
+    <w:rsid w:val="0000289C"/>
     <w:rsid w:val="00002FDC"/>
     <w:rsid w:val="00003EDB"/>
+    <w:rsid w:val="00004183"/>
     <w:rsid w:val="000047D5"/>
     <w:rsid w:val="000049B6"/>
     <w:rsid w:val="00004AA4"/>
     <w:rsid w:val="00006117"/>
     <w:rsid w:val="00006451"/>
     <w:rsid w:val="0000650A"/>
     <w:rsid w:val="0000773A"/>
     <w:rsid w:val="00007C8C"/>
     <w:rsid w:val="00007F64"/>
     <w:rsid w:val="0001075D"/>
     <w:rsid w:val="00010895"/>
     <w:rsid w:val="00010CB1"/>
     <w:rsid w:val="0001106F"/>
     <w:rsid w:val="00011443"/>
     <w:rsid w:val="0001189F"/>
     <w:rsid w:val="00011911"/>
     <w:rsid w:val="0001194F"/>
     <w:rsid w:val="000119C3"/>
     <w:rsid w:val="00011CF1"/>
     <w:rsid w:val="00012048"/>
     <w:rsid w:val="00012617"/>
     <w:rsid w:val="00012AA2"/>
     <w:rsid w:val="00012B8B"/>
     <w:rsid w:val="00012DE2"/>
     <w:rsid w:val="00012E1D"/>
@@ -3230,50 +3302,51 @@
     <w:rsid w:val="00017457"/>
     <w:rsid w:val="000174FC"/>
     <w:rsid w:val="0001783E"/>
     <w:rsid w:val="00017CF1"/>
     <w:rsid w:val="00017EED"/>
     <w:rsid w:val="00020015"/>
     <w:rsid w:val="00020D50"/>
     <w:rsid w:val="000214FC"/>
     <w:rsid w:val="00021F53"/>
     <w:rsid w:val="0002205D"/>
     <w:rsid w:val="00022140"/>
     <w:rsid w:val="00022350"/>
     <w:rsid w:val="00022834"/>
     <w:rsid w:val="000228BF"/>
     <w:rsid w:val="00022F1E"/>
     <w:rsid w:val="0002333E"/>
     <w:rsid w:val="000235FA"/>
     <w:rsid w:val="000239B1"/>
     <w:rsid w:val="000239E4"/>
     <w:rsid w:val="00023BCB"/>
     <w:rsid w:val="00023E96"/>
     <w:rsid w:val="00024068"/>
     <w:rsid w:val="000240C5"/>
     <w:rsid w:val="00024891"/>
     <w:rsid w:val="00024E68"/>
+    <w:rsid w:val="0002518F"/>
     <w:rsid w:val="000253A9"/>
     <w:rsid w:val="000255CF"/>
     <w:rsid w:val="00025BB0"/>
     <w:rsid w:val="00026582"/>
     <w:rsid w:val="0002659D"/>
     <w:rsid w:val="000268AE"/>
     <w:rsid w:val="000269D4"/>
     <w:rsid w:val="000269E3"/>
     <w:rsid w:val="00026F27"/>
     <w:rsid w:val="00026FCD"/>
     <w:rsid w:val="00026FE4"/>
     <w:rsid w:val="00027203"/>
     <w:rsid w:val="00027551"/>
     <w:rsid w:val="000275C4"/>
     <w:rsid w:val="0003044B"/>
     <w:rsid w:val="0003066D"/>
     <w:rsid w:val="000308C9"/>
     <w:rsid w:val="000314CE"/>
     <w:rsid w:val="00031B4F"/>
     <w:rsid w:val="00031D61"/>
     <w:rsid w:val="000321BA"/>
     <w:rsid w:val="0003224B"/>
     <w:rsid w:val="0003273B"/>
     <w:rsid w:val="000327AC"/>
     <w:rsid w:val="000328AD"/>
@@ -3533,50 +3606,51 @@
     <w:rsid w:val="000A551A"/>
     <w:rsid w:val="000A5E4B"/>
     <w:rsid w:val="000A5FAE"/>
     <w:rsid w:val="000A68E3"/>
     <w:rsid w:val="000A6C19"/>
     <w:rsid w:val="000A6EA4"/>
     <w:rsid w:val="000A712F"/>
     <w:rsid w:val="000A7CBB"/>
     <w:rsid w:val="000B0BAF"/>
     <w:rsid w:val="000B0E9D"/>
     <w:rsid w:val="000B1215"/>
     <w:rsid w:val="000B16FA"/>
     <w:rsid w:val="000B186B"/>
     <w:rsid w:val="000B239F"/>
     <w:rsid w:val="000B2588"/>
     <w:rsid w:val="000B268A"/>
     <w:rsid w:val="000B285B"/>
     <w:rsid w:val="000B2D85"/>
     <w:rsid w:val="000B3050"/>
     <w:rsid w:val="000B38A6"/>
     <w:rsid w:val="000B3933"/>
     <w:rsid w:val="000B3A6E"/>
     <w:rsid w:val="000B3DC4"/>
     <w:rsid w:val="000B3E35"/>
     <w:rsid w:val="000B3E87"/>
+    <w:rsid w:val="000B4054"/>
     <w:rsid w:val="000B422C"/>
     <w:rsid w:val="000B4581"/>
     <w:rsid w:val="000B4CDD"/>
     <w:rsid w:val="000B512D"/>
     <w:rsid w:val="000B5418"/>
     <w:rsid w:val="000B54F4"/>
     <w:rsid w:val="000B5794"/>
     <w:rsid w:val="000B5869"/>
     <w:rsid w:val="000B5D15"/>
     <w:rsid w:val="000B6176"/>
     <w:rsid w:val="000B66A0"/>
     <w:rsid w:val="000B6783"/>
     <w:rsid w:val="000B6F5F"/>
     <w:rsid w:val="000B7114"/>
     <w:rsid w:val="000B7213"/>
     <w:rsid w:val="000B77D7"/>
     <w:rsid w:val="000B7981"/>
     <w:rsid w:val="000B7AC7"/>
     <w:rsid w:val="000C03D1"/>
     <w:rsid w:val="000C0C78"/>
     <w:rsid w:val="000C1001"/>
     <w:rsid w:val="000C13BF"/>
     <w:rsid w:val="000C1901"/>
     <w:rsid w:val="000C1A66"/>
     <w:rsid w:val="000C1B27"/>
@@ -3607,70 +3681,72 @@
     <w:rsid w:val="000C623E"/>
     <w:rsid w:val="000C65CA"/>
     <w:rsid w:val="000C6623"/>
     <w:rsid w:val="000C6A61"/>
     <w:rsid w:val="000C6AF5"/>
     <w:rsid w:val="000C6B5A"/>
     <w:rsid w:val="000C7136"/>
     <w:rsid w:val="000C7260"/>
     <w:rsid w:val="000C7637"/>
     <w:rsid w:val="000C7779"/>
     <w:rsid w:val="000C7806"/>
     <w:rsid w:val="000C7941"/>
     <w:rsid w:val="000C7E7D"/>
     <w:rsid w:val="000C7E8D"/>
     <w:rsid w:val="000C7FAD"/>
     <w:rsid w:val="000D05D0"/>
     <w:rsid w:val="000D08CE"/>
     <w:rsid w:val="000D0A71"/>
     <w:rsid w:val="000D0A9D"/>
     <w:rsid w:val="000D0AE7"/>
     <w:rsid w:val="000D1053"/>
     <w:rsid w:val="000D11EA"/>
     <w:rsid w:val="000D161C"/>
     <w:rsid w:val="000D1A28"/>
     <w:rsid w:val="000D1B3F"/>
+    <w:rsid w:val="000D1D14"/>
     <w:rsid w:val="000D1E5B"/>
     <w:rsid w:val="000D2317"/>
     <w:rsid w:val="000D2822"/>
     <w:rsid w:val="000D2AB2"/>
     <w:rsid w:val="000D2CDA"/>
     <w:rsid w:val="000D2DC7"/>
     <w:rsid w:val="000D2E61"/>
     <w:rsid w:val="000D3AA7"/>
     <w:rsid w:val="000D3DE7"/>
     <w:rsid w:val="000D40F9"/>
     <w:rsid w:val="000D41B1"/>
     <w:rsid w:val="000D41C5"/>
     <w:rsid w:val="000D4273"/>
     <w:rsid w:val="000D46C9"/>
     <w:rsid w:val="000D4947"/>
     <w:rsid w:val="000D49B1"/>
     <w:rsid w:val="000D49FB"/>
     <w:rsid w:val="000D4D8B"/>
     <w:rsid w:val="000D5095"/>
     <w:rsid w:val="000D523C"/>
+    <w:rsid w:val="000D56D1"/>
     <w:rsid w:val="000D5748"/>
     <w:rsid w:val="000D5A30"/>
     <w:rsid w:val="000D5A93"/>
     <w:rsid w:val="000D5D63"/>
     <w:rsid w:val="000D5ED0"/>
     <w:rsid w:val="000D607A"/>
     <w:rsid w:val="000D62FB"/>
     <w:rsid w:val="000D6567"/>
     <w:rsid w:val="000D6BD6"/>
     <w:rsid w:val="000D6F95"/>
     <w:rsid w:val="000D6F9F"/>
     <w:rsid w:val="000D73F8"/>
     <w:rsid w:val="000D7554"/>
     <w:rsid w:val="000D792A"/>
     <w:rsid w:val="000D7BE1"/>
     <w:rsid w:val="000D7EBF"/>
     <w:rsid w:val="000D7FE4"/>
     <w:rsid w:val="000E0049"/>
     <w:rsid w:val="000E014D"/>
     <w:rsid w:val="000E0294"/>
     <w:rsid w:val="000E0503"/>
     <w:rsid w:val="000E0B80"/>
     <w:rsid w:val="000E1128"/>
     <w:rsid w:val="000E11FC"/>
     <w:rsid w:val="000E123E"/>
@@ -4000,50 +4076,51 @@
     <w:rsid w:val="0016608D"/>
     <w:rsid w:val="001663FB"/>
     <w:rsid w:val="00166411"/>
     <w:rsid w:val="00166EA7"/>
     <w:rsid w:val="00167246"/>
     <w:rsid w:val="00167A0E"/>
     <w:rsid w:val="00167D0F"/>
     <w:rsid w:val="0017056F"/>
     <w:rsid w:val="00170719"/>
     <w:rsid w:val="00170855"/>
     <w:rsid w:val="00170AB4"/>
     <w:rsid w:val="00170C68"/>
     <w:rsid w:val="00170DE4"/>
     <w:rsid w:val="001711B7"/>
     <w:rsid w:val="00172723"/>
     <w:rsid w:val="001727CD"/>
     <w:rsid w:val="00172887"/>
     <w:rsid w:val="00172929"/>
     <w:rsid w:val="0017298C"/>
     <w:rsid w:val="001734B5"/>
     <w:rsid w:val="00173757"/>
     <w:rsid w:val="00173AD4"/>
     <w:rsid w:val="0017406B"/>
     <w:rsid w:val="001743F4"/>
     <w:rsid w:val="00174835"/>
+    <w:rsid w:val="00174B97"/>
     <w:rsid w:val="00174E49"/>
     <w:rsid w:val="00174F67"/>
     <w:rsid w:val="00174F7E"/>
     <w:rsid w:val="00174FB3"/>
     <w:rsid w:val="001750F3"/>
     <w:rsid w:val="0017532D"/>
     <w:rsid w:val="001754EB"/>
     <w:rsid w:val="00175876"/>
     <w:rsid w:val="0017591C"/>
     <w:rsid w:val="00175CC0"/>
     <w:rsid w:val="001762E0"/>
     <w:rsid w:val="001763E4"/>
     <w:rsid w:val="001764EB"/>
     <w:rsid w:val="00176709"/>
     <w:rsid w:val="00176AE6"/>
     <w:rsid w:val="00176DE7"/>
     <w:rsid w:val="00176E6B"/>
     <w:rsid w:val="001770CB"/>
     <w:rsid w:val="001771ED"/>
     <w:rsid w:val="0017738E"/>
     <w:rsid w:val="00177411"/>
     <w:rsid w:val="00177A1C"/>
     <w:rsid w:val="00177F24"/>
     <w:rsid w:val="00180564"/>
     <w:rsid w:val="00180724"/>
@@ -4224,50 +4301,51 @@
     <w:rsid w:val="001E0E5D"/>
     <w:rsid w:val="001E1475"/>
     <w:rsid w:val="001E14BA"/>
     <w:rsid w:val="001E15C8"/>
     <w:rsid w:val="001E1BBE"/>
     <w:rsid w:val="001E1CB1"/>
     <w:rsid w:val="001E1D37"/>
     <w:rsid w:val="001E1F37"/>
     <w:rsid w:val="001E24CD"/>
     <w:rsid w:val="001E2571"/>
     <w:rsid w:val="001E27C0"/>
     <w:rsid w:val="001E2BCC"/>
     <w:rsid w:val="001E2D87"/>
     <w:rsid w:val="001E33E5"/>
     <w:rsid w:val="001E35F9"/>
     <w:rsid w:val="001E3685"/>
     <w:rsid w:val="001E3882"/>
     <w:rsid w:val="001E3AD5"/>
     <w:rsid w:val="001E3F06"/>
     <w:rsid w:val="001E440C"/>
     <w:rsid w:val="001E446F"/>
     <w:rsid w:val="001E4AA9"/>
     <w:rsid w:val="001E4B10"/>
     <w:rsid w:val="001E5C4F"/>
     <w:rsid w:val="001E6330"/>
+    <w:rsid w:val="001E635D"/>
     <w:rsid w:val="001E6CBE"/>
     <w:rsid w:val="001E6DE4"/>
     <w:rsid w:val="001E6F1B"/>
     <w:rsid w:val="001E6F8A"/>
     <w:rsid w:val="001E70CD"/>
     <w:rsid w:val="001E7702"/>
     <w:rsid w:val="001E7DEE"/>
     <w:rsid w:val="001E7F0A"/>
     <w:rsid w:val="001F0427"/>
     <w:rsid w:val="001F0D8C"/>
     <w:rsid w:val="001F15B4"/>
     <w:rsid w:val="001F17DE"/>
     <w:rsid w:val="001F1F05"/>
     <w:rsid w:val="001F1F15"/>
     <w:rsid w:val="001F1F27"/>
     <w:rsid w:val="001F2005"/>
     <w:rsid w:val="001F25C1"/>
     <w:rsid w:val="001F2C43"/>
     <w:rsid w:val="001F2DEC"/>
     <w:rsid w:val="001F2FC2"/>
     <w:rsid w:val="001F32BF"/>
     <w:rsid w:val="001F39FC"/>
     <w:rsid w:val="001F3DF2"/>
     <w:rsid w:val="001F3F01"/>
     <w:rsid w:val="001F3F78"/>
@@ -4461,50 +4539,51 @@
     <w:rsid w:val="00251032"/>
     <w:rsid w:val="0025112F"/>
     <w:rsid w:val="0025138E"/>
     <w:rsid w:val="00251534"/>
     <w:rsid w:val="002517EB"/>
     <w:rsid w:val="002519FC"/>
     <w:rsid w:val="002527B5"/>
     <w:rsid w:val="002529E2"/>
     <w:rsid w:val="00252B54"/>
     <w:rsid w:val="00252F30"/>
     <w:rsid w:val="002535D6"/>
     <w:rsid w:val="002535E6"/>
     <w:rsid w:val="002539D2"/>
     <w:rsid w:val="00253C6F"/>
     <w:rsid w:val="00254888"/>
     <w:rsid w:val="00254C02"/>
     <w:rsid w:val="00254ED0"/>
     <w:rsid w:val="002551F5"/>
     <w:rsid w:val="0025565F"/>
     <w:rsid w:val="00255EA4"/>
     <w:rsid w:val="00255F7B"/>
     <w:rsid w:val="00255FAA"/>
     <w:rsid w:val="00256875"/>
     <w:rsid w:val="002568F2"/>
     <w:rsid w:val="00257514"/>
+    <w:rsid w:val="002575D6"/>
     <w:rsid w:val="0025761B"/>
     <w:rsid w:val="00257C21"/>
     <w:rsid w:val="00257E49"/>
     <w:rsid w:val="0026018B"/>
     <w:rsid w:val="002606C3"/>
     <w:rsid w:val="00260807"/>
     <w:rsid w:val="00260A4F"/>
     <w:rsid w:val="00260ADF"/>
     <w:rsid w:val="00260BF0"/>
     <w:rsid w:val="00260EF6"/>
     <w:rsid w:val="00261ED8"/>
     <w:rsid w:val="002620C9"/>
     <w:rsid w:val="002621DE"/>
     <w:rsid w:val="002631A6"/>
     <w:rsid w:val="002636F9"/>
     <w:rsid w:val="00263B4F"/>
     <w:rsid w:val="0026406C"/>
     <w:rsid w:val="00264440"/>
     <w:rsid w:val="00264706"/>
     <w:rsid w:val="0026494C"/>
     <w:rsid w:val="00264C7E"/>
     <w:rsid w:val="00265653"/>
     <w:rsid w:val="00265CF5"/>
     <w:rsid w:val="00265F78"/>
     <w:rsid w:val="00265F89"/>
@@ -4585,53 +4664,55 @@
     <w:rsid w:val="00287DA6"/>
     <w:rsid w:val="00287EF0"/>
     <w:rsid w:val="002901D7"/>
     <w:rsid w:val="0029020C"/>
     <w:rsid w:val="002902EE"/>
     <w:rsid w:val="002908F0"/>
     <w:rsid w:val="00290DB4"/>
     <w:rsid w:val="00290EEA"/>
     <w:rsid w:val="002912F7"/>
     <w:rsid w:val="002915CA"/>
     <w:rsid w:val="002916DE"/>
     <w:rsid w:val="00291836"/>
     <w:rsid w:val="002919B8"/>
     <w:rsid w:val="00292556"/>
     <w:rsid w:val="002928FE"/>
     <w:rsid w:val="00292AD0"/>
     <w:rsid w:val="002934EC"/>
     <w:rsid w:val="00293F0A"/>
     <w:rsid w:val="0029404E"/>
     <w:rsid w:val="0029444C"/>
     <w:rsid w:val="00294A32"/>
     <w:rsid w:val="00294ACC"/>
     <w:rsid w:val="00294CB9"/>
     <w:rsid w:val="00294E50"/>
     <w:rsid w:val="00295006"/>
+    <w:rsid w:val="00295010"/>
     <w:rsid w:val="002954EB"/>
     <w:rsid w:val="002955E2"/>
     <w:rsid w:val="00295B92"/>
+    <w:rsid w:val="002960A3"/>
     <w:rsid w:val="002963F0"/>
     <w:rsid w:val="002966B8"/>
     <w:rsid w:val="002967BE"/>
     <w:rsid w:val="002968BD"/>
     <w:rsid w:val="00296B80"/>
     <w:rsid w:val="00296BFA"/>
     <w:rsid w:val="00296EBC"/>
     <w:rsid w:val="00296ED4"/>
     <w:rsid w:val="00296FC8"/>
     <w:rsid w:val="00297247"/>
     <w:rsid w:val="0029733C"/>
     <w:rsid w:val="00297450"/>
     <w:rsid w:val="002976EE"/>
     <w:rsid w:val="00297B66"/>
     <w:rsid w:val="00297D03"/>
     <w:rsid w:val="002A0336"/>
     <w:rsid w:val="002A0A2C"/>
     <w:rsid w:val="002A0B0D"/>
     <w:rsid w:val="002A0B31"/>
     <w:rsid w:val="002A0DA3"/>
     <w:rsid w:val="002A0F3F"/>
     <w:rsid w:val="002A10F0"/>
     <w:rsid w:val="002A134F"/>
     <w:rsid w:val="002A1FE5"/>
     <w:rsid w:val="002A1FE6"/>
@@ -4750,52 +4831,54 @@
     <w:rsid w:val="002D2A6B"/>
     <w:rsid w:val="002D3037"/>
     <w:rsid w:val="002D30A0"/>
     <w:rsid w:val="002D33F8"/>
     <w:rsid w:val="002D3E71"/>
     <w:rsid w:val="002D3EF1"/>
     <w:rsid w:val="002D40CC"/>
     <w:rsid w:val="002D4D69"/>
     <w:rsid w:val="002D51DD"/>
     <w:rsid w:val="002D52B5"/>
     <w:rsid w:val="002D5A98"/>
     <w:rsid w:val="002D5DBC"/>
     <w:rsid w:val="002D6287"/>
     <w:rsid w:val="002D630D"/>
     <w:rsid w:val="002D6581"/>
     <w:rsid w:val="002D65DA"/>
     <w:rsid w:val="002D6771"/>
     <w:rsid w:val="002D746C"/>
     <w:rsid w:val="002D77F6"/>
     <w:rsid w:val="002D7A76"/>
     <w:rsid w:val="002E007F"/>
     <w:rsid w:val="002E0177"/>
     <w:rsid w:val="002E019B"/>
     <w:rsid w:val="002E0208"/>
     <w:rsid w:val="002E0D60"/>
+    <w:rsid w:val="002E0DA9"/>
     <w:rsid w:val="002E0E72"/>
     <w:rsid w:val="002E125B"/>
+    <w:rsid w:val="002E148C"/>
     <w:rsid w:val="002E1824"/>
     <w:rsid w:val="002E1A3F"/>
     <w:rsid w:val="002E1AE1"/>
     <w:rsid w:val="002E1F5A"/>
     <w:rsid w:val="002E2031"/>
     <w:rsid w:val="002E20F3"/>
     <w:rsid w:val="002E22A8"/>
     <w:rsid w:val="002E2390"/>
     <w:rsid w:val="002E23A6"/>
     <w:rsid w:val="002E2465"/>
     <w:rsid w:val="002E258C"/>
     <w:rsid w:val="002E25F6"/>
     <w:rsid w:val="002E2844"/>
     <w:rsid w:val="002E2FBB"/>
     <w:rsid w:val="002E2FC9"/>
     <w:rsid w:val="002E3246"/>
     <w:rsid w:val="002E3359"/>
     <w:rsid w:val="002E3582"/>
     <w:rsid w:val="002E3D2C"/>
     <w:rsid w:val="002E3DDB"/>
     <w:rsid w:val="002E4442"/>
     <w:rsid w:val="002E462A"/>
     <w:rsid w:val="002E4A94"/>
     <w:rsid w:val="002E4CB1"/>
     <w:rsid w:val="002E4FB1"/>
@@ -5090,50 +5173,51 @@
     <w:rsid w:val="00362191"/>
     <w:rsid w:val="003623A0"/>
     <w:rsid w:val="0036251E"/>
     <w:rsid w:val="00362542"/>
     <w:rsid w:val="00362678"/>
     <w:rsid w:val="00362AEA"/>
     <w:rsid w:val="00362BF9"/>
     <w:rsid w:val="00362C2F"/>
     <w:rsid w:val="003634F0"/>
     <w:rsid w:val="0036365E"/>
     <w:rsid w:val="00363A06"/>
     <w:rsid w:val="00363A38"/>
     <w:rsid w:val="00363E33"/>
     <w:rsid w:val="00364010"/>
     <w:rsid w:val="0036440D"/>
     <w:rsid w:val="00364420"/>
     <w:rsid w:val="0036447E"/>
     <w:rsid w:val="003648A4"/>
     <w:rsid w:val="00364A76"/>
     <w:rsid w:val="00364E6E"/>
     <w:rsid w:val="0036517F"/>
     <w:rsid w:val="003652CE"/>
     <w:rsid w:val="0036567F"/>
     <w:rsid w:val="00365B09"/>
     <w:rsid w:val="00365D4C"/>
+    <w:rsid w:val="00365FD1"/>
     <w:rsid w:val="003667B4"/>
     <w:rsid w:val="003669AB"/>
     <w:rsid w:val="00366A85"/>
     <w:rsid w:val="00366F4D"/>
     <w:rsid w:val="00367135"/>
     <w:rsid w:val="00367429"/>
     <w:rsid w:val="0036785D"/>
     <w:rsid w:val="00367AF0"/>
     <w:rsid w:val="00367F8A"/>
     <w:rsid w:val="00370028"/>
     <w:rsid w:val="00370B42"/>
     <w:rsid w:val="00370BD9"/>
     <w:rsid w:val="00371195"/>
     <w:rsid w:val="003715A1"/>
     <w:rsid w:val="0037223D"/>
     <w:rsid w:val="00372EC8"/>
     <w:rsid w:val="00373025"/>
     <w:rsid w:val="00373131"/>
     <w:rsid w:val="0037316E"/>
     <w:rsid w:val="00373631"/>
     <w:rsid w:val="00373ED4"/>
     <w:rsid w:val="00373EF0"/>
     <w:rsid w:val="00373FF9"/>
     <w:rsid w:val="00374502"/>
     <w:rsid w:val="00374D35"/>
@@ -5277,50 +5361,51 @@
     <w:rsid w:val="003B2B68"/>
     <w:rsid w:val="003B334E"/>
     <w:rsid w:val="003B3C87"/>
     <w:rsid w:val="003B3EB9"/>
     <w:rsid w:val="003B4AB6"/>
     <w:rsid w:val="003B4C9A"/>
     <w:rsid w:val="003B4DEA"/>
     <w:rsid w:val="003B4F2E"/>
     <w:rsid w:val="003B541B"/>
     <w:rsid w:val="003B5636"/>
     <w:rsid w:val="003B619A"/>
     <w:rsid w:val="003B64CE"/>
     <w:rsid w:val="003B65F5"/>
     <w:rsid w:val="003B6A51"/>
     <w:rsid w:val="003B6F58"/>
     <w:rsid w:val="003B7127"/>
     <w:rsid w:val="003B71BB"/>
     <w:rsid w:val="003B798B"/>
     <w:rsid w:val="003B7A13"/>
     <w:rsid w:val="003C03CD"/>
     <w:rsid w:val="003C0588"/>
     <w:rsid w:val="003C0744"/>
     <w:rsid w:val="003C0CD2"/>
     <w:rsid w:val="003C10F2"/>
     <w:rsid w:val="003C15E2"/>
+    <w:rsid w:val="003C171E"/>
     <w:rsid w:val="003C1742"/>
     <w:rsid w:val="003C1967"/>
     <w:rsid w:val="003C1B8B"/>
     <w:rsid w:val="003C1BB5"/>
     <w:rsid w:val="003C2070"/>
     <w:rsid w:val="003C2719"/>
     <w:rsid w:val="003C2822"/>
     <w:rsid w:val="003C3097"/>
     <w:rsid w:val="003C403F"/>
     <w:rsid w:val="003C4189"/>
     <w:rsid w:val="003C4C9A"/>
     <w:rsid w:val="003C53AD"/>
     <w:rsid w:val="003C53CD"/>
     <w:rsid w:val="003C597E"/>
     <w:rsid w:val="003C5B2C"/>
     <w:rsid w:val="003C5BFD"/>
     <w:rsid w:val="003C5D9D"/>
     <w:rsid w:val="003C5E24"/>
     <w:rsid w:val="003C5FBB"/>
     <w:rsid w:val="003C6320"/>
     <w:rsid w:val="003C65C8"/>
     <w:rsid w:val="003C6DC1"/>
     <w:rsid w:val="003C6FF3"/>
     <w:rsid w:val="003C70D4"/>
     <w:rsid w:val="003C7331"/>
@@ -5472,50 +5557,51 @@
     <w:rsid w:val="0040682B"/>
     <w:rsid w:val="00406ACF"/>
     <w:rsid w:val="00406CF5"/>
     <w:rsid w:val="00406DE6"/>
     <w:rsid w:val="00407253"/>
     <w:rsid w:val="00407455"/>
     <w:rsid w:val="00407567"/>
     <w:rsid w:val="00410A72"/>
     <w:rsid w:val="00411688"/>
     <w:rsid w:val="00411709"/>
     <w:rsid w:val="00411889"/>
     <w:rsid w:val="0041284A"/>
     <w:rsid w:val="00412A81"/>
     <w:rsid w:val="00412AD7"/>
     <w:rsid w:val="00412D42"/>
     <w:rsid w:val="0041387E"/>
     <w:rsid w:val="00413AED"/>
     <w:rsid w:val="00413B32"/>
     <w:rsid w:val="00413C7A"/>
     <w:rsid w:val="00413E59"/>
     <w:rsid w:val="00413F85"/>
     <w:rsid w:val="00413FD8"/>
     <w:rsid w:val="00414422"/>
     <w:rsid w:val="00414D88"/>
     <w:rsid w:val="00414F20"/>
+    <w:rsid w:val="00415076"/>
     <w:rsid w:val="0041559B"/>
     <w:rsid w:val="004155B3"/>
     <w:rsid w:val="004157B3"/>
     <w:rsid w:val="00415B90"/>
     <w:rsid w:val="00416080"/>
     <w:rsid w:val="004166B4"/>
     <w:rsid w:val="00416B2A"/>
     <w:rsid w:val="004171CD"/>
     <w:rsid w:val="00417582"/>
     <w:rsid w:val="00417982"/>
     <w:rsid w:val="00417FE1"/>
     <w:rsid w:val="00420027"/>
     <w:rsid w:val="00420138"/>
     <w:rsid w:val="00420A0F"/>
     <w:rsid w:val="00420BA4"/>
     <w:rsid w:val="00420C1D"/>
     <w:rsid w:val="00420EA6"/>
     <w:rsid w:val="00421340"/>
     <w:rsid w:val="0042156B"/>
     <w:rsid w:val="00421666"/>
     <w:rsid w:val="004217EF"/>
     <w:rsid w:val="00421B95"/>
     <w:rsid w:val="00421E73"/>
     <w:rsid w:val="004223A3"/>
     <w:rsid w:val="004226DA"/>
@@ -5529,50 +5615,51 @@
     <w:rsid w:val="00423551"/>
     <w:rsid w:val="004241C5"/>
     <w:rsid w:val="004245F4"/>
     <w:rsid w:val="00424940"/>
     <w:rsid w:val="00424CA0"/>
     <w:rsid w:val="00424F3F"/>
     <w:rsid w:val="00425114"/>
     <w:rsid w:val="00425165"/>
     <w:rsid w:val="0042566A"/>
     <w:rsid w:val="00425719"/>
     <w:rsid w:val="0042571E"/>
     <w:rsid w:val="004257DB"/>
     <w:rsid w:val="0042596F"/>
     <w:rsid w:val="00425BE9"/>
     <w:rsid w:val="00425C15"/>
     <w:rsid w:val="00425DAC"/>
     <w:rsid w:val="00425DD0"/>
     <w:rsid w:val="00425ECB"/>
     <w:rsid w:val="0042655C"/>
     <w:rsid w:val="004265FA"/>
     <w:rsid w:val="00426B05"/>
     <w:rsid w:val="00426D05"/>
     <w:rsid w:val="00427166"/>
     <w:rsid w:val="004273A4"/>
     <w:rsid w:val="00427406"/>
+    <w:rsid w:val="004300E2"/>
     <w:rsid w:val="00430197"/>
     <w:rsid w:val="004307EA"/>
     <w:rsid w:val="00430FF0"/>
     <w:rsid w:val="0043183D"/>
     <w:rsid w:val="0043210E"/>
     <w:rsid w:val="00432F97"/>
     <w:rsid w:val="00433B06"/>
     <w:rsid w:val="00433F00"/>
     <w:rsid w:val="00433F2B"/>
     <w:rsid w:val="004342FF"/>
     <w:rsid w:val="0043436B"/>
     <w:rsid w:val="0043462B"/>
     <w:rsid w:val="004349C2"/>
     <w:rsid w:val="00434CB0"/>
     <w:rsid w:val="004352AF"/>
     <w:rsid w:val="0043548A"/>
     <w:rsid w:val="00435603"/>
     <w:rsid w:val="00435879"/>
     <w:rsid w:val="00435B6E"/>
     <w:rsid w:val="00436413"/>
     <w:rsid w:val="0043688E"/>
     <w:rsid w:val="00436A23"/>
     <w:rsid w:val="0043766B"/>
     <w:rsid w:val="004377D8"/>
     <w:rsid w:val="00437A68"/>
@@ -5740,111 +5827,114 @@
     <w:rsid w:val="00482B18"/>
     <w:rsid w:val="00483760"/>
     <w:rsid w:val="00483BDF"/>
     <w:rsid w:val="00483C82"/>
     <w:rsid w:val="00483EE3"/>
     <w:rsid w:val="00484745"/>
     <w:rsid w:val="004849C8"/>
     <w:rsid w:val="004849F6"/>
     <w:rsid w:val="00484E56"/>
     <w:rsid w:val="00485841"/>
     <w:rsid w:val="00486FDE"/>
     <w:rsid w:val="00487558"/>
     <w:rsid w:val="00487561"/>
     <w:rsid w:val="004878D6"/>
     <w:rsid w:val="00487E1D"/>
     <w:rsid w:val="004901C2"/>
     <w:rsid w:val="00490295"/>
     <w:rsid w:val="004902D4"/>
     <w:rsid w:val="004907D0"/>
     <w:rsid w:val="004909D7"/>
     <w:rsid w:val="00490E97"/>
     <w:rsid w:val="004911E1"/>
     <w:rsid w:val="0049176E"/>
     <w:rsid w:val="00491857"/>
     <w:rsid w:val="00491B19"/>
+    <w:rsid w:val="00492388"/>
     <w:rsid w:val="004928C5"/>
     <w:rsid w:val="00492F89"/>
     <w:rsid w:val="0049368D"/>
     <w:rsid w:val="00494212"/>
     <w:rsid w:val="0049439D"/>
     <w:rsid w:val="004943FA"/>
     <w:rsid w:val="00494569"/>
     <w:rsid w:val="004949F9"/>
     <w:rsid w:val="00494F2A"/>
     <w:rsid w:val="004951BE"/>
     <w:rsid w:val="00495408"/>
     <w:rsid w:val="004954D7"/>
     <w:rsid w:val="004956EA"/>
     <w:rsid w:val="0049578B"/>
     <w:rsid w:val="00495816"/>
     <w:rsid w:val="00495F22"/>
     <w:rsid w:val="0049616B"/>
+    <w:rsid w:val="00496333"/>
     <w:rsid w:val="00496338"/>
     <w:rsid w:val="004966E4"/>
     <w:rsid w:val="0049670A"/>
     <w:rsid w:val="004967C9"/>
     <w:rsid w:val="00496931"/>
     <w:rsid w:val="00496C2F"/>
     <w:rsid w:val="00496D28"/>
     <w:rsid w:val="00496F02"/>
     <w:rsid w:val="00497045"/>
     <w:rsid w:val="00497453"/>
     <w:rsid w:val="00497877"/>
     <w:rsid w:val="00497B15"/>
     <w:rsid w:val="00497D47"/>
     <w:rsid w:val="004A0B00"/>
     <w:rsid w:val="004A0B4A"/>
     <w:rsid w:val="004A0D5D"/>
     <w:rsid w:val="004A0ECF"/>
     <w:rsid w:val="004A1005"/>
     <w:rsid w:val="004A1230"/>
     <w:rsid w:val="004A1435"/>
     <w:rsid w:val="004A16BD"/>
     <w:rsid w:val="004A1812"/>
     <w:rsid w:val="004A19E6"/>
     <w:rsid w:val="004A1ADA"/>
     <w:rsid w:val="004A1AE4"/>
     <w:rsid w:val="004A1CBF"/>
     <w:rsid w:val="004A1DD8"/>
     <w:rsid w:val="004A1ED2"/>
     <w:rsid w:val="004A21BF"/>
     <w:rsid w:val="004A23C4"/>
     <w:rsid w:val="004A2930"/>
     <w:rsid w:val="004A2E5E"/>
     <w:rsid w:val="004A3116"/>
     <w:rsid w:val="004A34DD"/>
     <w:rsid w:val="004A3804"/>
     <w:rsid w:val="004A3AEC"/>
     <w:rsid w:val="004A4076"/>
     <w:rsid w:val="004A4163"/>
     <w:rsid w:val="004A4508"/>
     <w:rsid w:val="004A49F5"/>
     <w:rsid w:val="004A4E59"/>
     <w:rsid w:val="004A5000"/>
     <w:rsid w:val="004A5284"/>
     <w:rsid w:val="004A5594"/>
+    <w:rsid w:val="004A5AC8"/>
     <w:rsid w:val="004A5B19"/>
     <w:rsid w:val="004A5FA0"/>
     <w:rsid w:val="004A6405"/>
     <w:rsid w:val="004A6414"/>
     <w:rsid w:val="004A6655"/>
     <w:rsid w:val="004A6815"/>
     <w:rsid w:val="004A6864"/>
     <w:rsid w:val="004A6955"/>
     <w:rsid w:val="004A75A8"/>
     <w:rsid w:val="004A7C86"/>
     <w:rsid w:val="004B0B63"/>
     <w:rsid w:val="004B12D9"/>
     <w:rsid w:val="004B13FC"/>
     <w:rsid w:val="004B1460"/>
     <w:rsid w:val="004B14BD"/>
     <w:rsid w:val="004B1539"/>
     <w:rsid w:val="004B1C5D"/>
     <w:rsid w:val="004B1CFE"/>
     <w:rsid w:val="004B1DEA"/>
     <w:rsid w:val="004B2162"/>
     <w:rsid w:val="004B21C2"/>
     <w:rsid w:val="004B21C9"/>
     <w:rsid w:val="004B2235"/>
     <w:rsid w:val="004B2244"/>
     <w:rsid w:val="004B2265"/>
@@ -6090,66 +6180,68 @@
     <w:rsid w:val="005239C5"/>
     <w:rsid w:val="00523B2F"/>
     <w:rsid w:val="00523DA4"/>
     <w:rsid w:val="005245F0"/>
     <w:rsid w:val="00524888"/>
     <w:rsid w:val="00524D02"/>
     <w:rsid w:val="00525021"/>
     <w:rsid w:val="0052534A"/>
     <w:rsid w:val="00525A7A"/>
     <w:rsid w:val="00525AC1"/>
     <w:rsid w:val="00526074"/>
     <w:rsid w:val="00526083"/>
     <w:rsid w:val="005260C8"/>
     <w:rsid w:val="005261F3"/>
     <w:rsid w:val="00526306"/>
     <w:rsid w:val="005265B2"/>
     <w:rsid w:val="00526705"/>
     <w:rsid w:val="0052688F"/>
     <w:rsid w:val="005269E1"/>
     <w:rsid w:val="00526ABB"/>
     <w:rsid w:val="0052701D"/>
     <w:rsid w:val="005270EF"/>
     <w:rsid w:val="005270F5"/>
     <w:rsid w:val="0052742F"/>
     <w:rsid w:val="005278A8"/>
+    <w:rsid w:val="00527ADF"/>
     <w:rsid w:val="00527C1C"/>
     <w:rsid w:val="00527E63"/>
     <w:rsid w:val="00527F5A"/>
     <w:rsid w:val="00527FA8"/>
     <w:rsid w:val="005302EB"/>
     <w:rsid w:val="0053077B"/>
     <w:rsid w:val="00530CBC"/>
     <w:rsid w:val="005319E4"/>
     <w:rsid w:val="00531D72"/>
     <w:rsid w:val="00531D9C"/>
     <w:rsid w:val="00531F79"/>
     <w:rsid w:val="0053209E"/>
     <w:rsid w:val="005321A9"/>
     <w:rsid w:val="00532260"/>
     <w:rsid w:val="00532389"/>
     <w:rsid w:val="00532526"/>
+    <w:rsid w:val="00532CA4"/>
     <w:rsid w:val="005330E2"/>
     <w:rsid w:val="005332C2"/>
     <w:rsid w:val="0053351E"/>
     <w:rsid w:val="0053366A"/>
     <w:rsid w:val="00533AD7"/>
     <w:rsid w:val="00533D70"/>
     <w:rsid w:val="00533E8F"/>
     <w:rsid w:val="00533EB9"/>
     <w:rsid w:val="00533F15"/>
     <w:rsid w:val="00533F7F"/>
     <w:rsid w:val="0053428C"/>
     <w:rsid w:val="00534367"/>
     <w:rsid w:val="00534513"/>
     <w:rsid w:val="0053458C"/>
     <w:rsid w:val="00534988"/>
     <w:rsid w:val="00534A0B"/>
     <w:rsid w:val="00534BE5"/>
     <w:rsid w:val="00535022"/>
     <w:rsid w:val="0053539D"/>
     <w:rsid w:val="0053548F"/>
     <w:rsid w:val="0053583C"/>
     <w:rsid w:val="00535898"/>
     <w:rsid w:val="00535A7D"/>
     <w:rsid w:val="00535E1D"/>
     <w:rsid w:val="0053631D"/>
@@ -6246,50 +6338,51 @@
     <w:rsid w:val="0056091C"/>
     <w:rsid w:val="00560A34"/>
     <w:rsid w:val="00560D2F"/>
     <w:rsid w:val="005615A4"/>
     <w:rsid w:val="005615B0"/>
     <w:rsid w:val="00561879"/>
     <w:rsid w:val="00561994"/>
     <w:rsid w:val="00561D64"/>
     <w:rsid w:val="00562042"/>
     <w:rsid w:val="00562325"/>
     <w:rsid w:val="00562434"/>
     <w:rsid w:val="0056256B"/>
     <w:rsid w:val="00562573"/>
     <w:rsid w:val="00562607"/>
     <w:rsid w:val="005628B3"/>
     <w:rsid w:val="00562D00"/>
     <w:rsid w:val="00562ED7"/>
     <w:rsid w:val="0056300A"/>
     <w:rsid w:val="005632DE"/>
     <w:rsid w:val="0056338F"/>
     <w:rsid w:val="005634E9"/>
     <w:rsid w:val="005635AF"/>
     <w:rsid w:val="00563B8E"/>
     <w:rsid w:val="00563D1D"/>
     <w:rsid w:val="00563E3A"/>
+    <w:rsid w:val="005643EB"/>
     <w:rsid w:val="0056461F"/>
     <w:rsid w:val="00564F37"/>
     <w:rsid w:val="0056520A"/>
     <w:rsid w:val="00565939"/>
     <w:rsid w:val="00565A05"/>
     <w:rsid w:val="00565CF0"/>
     <w:rsid w:val="005663C6"/>
     <w:rsid w:val="00566571"/>
     <w:rsid w:val="005668D4"/>
     <w:rsid w:val="00566959"/>
     <w:rsid w:val="00566D7E"/>
     <w:rsid w:val="00566DF8"/>
     <w:rsid w:val="00567281"/>
     <w:rsid w:val="005674D2"/>
     <w:rsid w:val="005675F4"/>
     <w:rsid w:val="00567637"/>
     <w:rsid w:val="00567D77"/>
     <w:rsid w:val="005709E0"/>
     <w:rsid w:val="005714E6"/>
     <w:rsid w:val="0057190E"/>
     <w:rsid w:val="00571AFF"/>
     <w:rsid w:val="00571D69"/>
     <w:rsid w:val="00572164"/>
     <w:rsid w:val="00572369"/>
     <w:rsid w:val="005727FC"/>
@@ -6420,72 +6513,75 @@
     <w:rsid w:val="005A69CA"/>
     <w:rsid w:val="005A7419"/>
     <w:rsid w:val="005A7561"/>
     <w:rsid w:val="005A7CC7"/>
     <w:rsid w:val="005A7DCC"/>
     <w:rsid w:val="005A7F24"/>
     <w:rsid w:val="005B0293"/>
     <w:rsid w:val="005B0368"/>
     <w:rsid w:val="005B0499"/>
     <w:rsid w:val="005B0B17"/>
     <w:rsid w:val="005B12D3"/>
     <w:rsid w:val="005B13EF"/>
     <w:rsid w:val="005B20F5"/>
     <w:rsid w:val="005B23CA"/>
     <w:rsid w:val="005B28D7"/>
     <w:rsid w:val="005B29BC"/>
     <w:rsid w:val="005B3A7F"/>
     <w:rsid w:val="005B3AEA"/>
     <w:rsid w:val="005B3AF3"/>
     <w:rsid w:val="005B3BF8"/>
     <w:rsid w:val="005B3DC7"/>
     <w:rsid w:val="005B4BB4"/>
     <w:rsid w:val="005B4FCE"/>
     <w:rsid w:val="005B51F7"/>
     <w:rsid w:val="005B5269"/>
+    <w:rsid w:val="005B53F1"/>
     <w:rsid w:val="005B59D4"/>
     <w:rsid w:val="005B5E01"/>
     <w:rsid w:val="005B5E9D"/>
+    <w:rsid w:val="005B6399"/>
     <w:rsid w:val="005B67C7"/>
     <w:rsid w:val="005B69AA"/>
     <w:rsid w:val="005B6B6E"/>
     <w:rsid w:val="005B6BA5"/>
     <w:rsid w:val="005B6C59"/>
     <w:rsid w:val="005B724C"/>
     <w:rsid w:val="005B74EE"/>
     <w:rsid w:val="005B75C3"/>
     <w:rsid w:val="005B7B79"/>
     <w:rsid w:val="005B7F27"/>
     <w:rsid w:val="005C0254"/>
     <w:rsid w:val="005C07A3"/>
     <w:rsid w:val="005C08B9"/>
     <w:rsid w:val="005C08DF"/>
     <w:rsid w:val="005C0A8B"/>
     <w:rsid w:val="005C0DD6"/>
     <w:rsid w:val="005C101B"/>
     <w:rsid w:val="005C1252"/>
     <w:rsid w:val="005C1762"/>
+    <w:rsid w:val="005C195C"/>
     <w:rsid w:val="005C28A5"/>
     <w:rsid w:val="005C2A1C"/>
     <w:rsid w:val="005C2D7A"/>
     <w:rsid w:val="005C31C7"/>
     <w:rsid w:val="005C31CE"/>
     <w:rsid w:val="005C334A"/>
     <w:rsid w:val="005C35FA"/>
     <w:rsid w:val="005C3B01"/>
     <w:rsid w:val="005C41EF"/>
     <w:rsid w:val="005C4250"/>
     <w:rsid w:val="005C4460"/>
     <w:rsid w:val="005C4720"/>
     <w:rsid w:val="005C48B9"/>
     <w:rsid w:val="005C4B32"/>
     <w:rsid w:val="005C4D90"/>
     <w:rsid w:val="005C5814"/>
     <w:rsid w:val="005C5BA3"/>
     <w:rsid w:val="005C615A"/>
     <w:rsid w:val="005C61EA"/>
     <w:rsid w:val="005C6965"/>
     <w:rsid w:val="005C6F2A"/>
     <w:rsid w:val="005C7251"/>
     <w:rsid w:val="005C7330"/>
     <w:rsid w:val="005C767F"/>
     <w:rsid w:val="005C7AB6"/>
@@ -6646,50 +6742,51 @@
     <w:rsid w:val="006110C3"/>
     <w:rsid w:val="00611223"/>
     <w:rsid w:val="00611667"/>
     <w:rsid w:val="00611683"/>
     <w:rsid w:val="006117F5"/>
     <w:rsid w:val="006119FA"/>
     <w:rsid w:val="00612298"/>
     <w:rsid w:val="00612431"/>
     <w:rsid w:val="006124AC"/>
     <w:rsid w:val="00612A29"/>
     <w:rsid w:val="00612B87"/>
     <w:rsid w:val="00612DE8"/>
     <w:rsid w:val="006130E1"/>
     <w:rsid w:val="0061354D"/>
     <w:rsid w:val="0061393A"/>
     <w:rsid w:val="00613BE1"/>
     <w:rsid w:val="00613FAD"/>
     <w:rsid w:val="006142AA"/>
     <w:rsid w:val="00614692"/>
     <w:rsid w:val="00614BDC"/>
     <w:rsid w:val="006151AA"/>
     <w:rsid w:val="00615892"/>
     <w:rsid w:val="00615C87"/>
     <w:rsid w:val="00615E2D"/>
     <w:rsid w:val="0061623A"/>
+    <w:rsid w:val="0061631D"/>
     <w:rsid w:val="00616425"/>
     <w:rsid w:val="006164B6"/>
     <w:rsid w:val="006168D0"/>
     <w:rsid w:val="00616BB0"/>
     <w:rsid w:val="00616EB0"/>
     <w:rsid w:val="00617089"/>
     <w:rsid w:val="006171D8"/>
     <w:rsid w:val="006171E0"/>
     <w:rsid w:val="006171FE"/>
     <w:rsid w:val="00617475"/>
     <w:rsid w:val="00617525"/>
     <w:rsid w:val="006204EF"/>
     <w:rsid w:val="0062065B"/>
     <w:rsid w:val="00620927"/>
     <w:rsid w:val="00620934"/>
     <w:rsid w:val="00620A9B"/>
     <w:rsid w:val="00620C37"/>
     <w:rsid w:val="006211B1"/>
     <w:rsid w:val="00621223"/>
     <w:rsid w:val="00621233"/>
     <w:rsid w:val="00621284"/>
     <w:rsid w:val="006212C6"/>
     <w:rsid w:val="006212DF"/>
     <w:rsid w:val="0062175E"/>
     <w:rsid w:val="00621918"/>
@@ -6926,50 +7023,51 @@
     <w:rsid w:val="00683B7E"/>
     <w:rsid w:val="0068445C"/>
     <w:rsid w:val="006846EF"/>
     <w:rsid w:val="006853CF"/>
     <w:rsid w:val="006853E6"/>
     <w:rsid w:val="006856BA"/>
     <w:rsid w:val="00685801"/>
     <w:rsid w:val="00685E32"/>
     <w:rsid w:val="00687125"/>
     <w:rsid w:val="0068767A"/>
     <w:rsid w:val="006876C8"/>
     <w:rsid w:val="00690144"/>
     <w:rsid w:val="00690204"/>
     <w:rsid w:val="00690346"/>
     <w:rsid w:val="006904E8"/>
     <w:rsid w:val="00690E07"/>
     <w:rsid w:val="0069110B"/>
     <w:rsid w:val="006913DC"/>
     <w:rsid w:val="00691833"/>
     <w:rsid w:val="00691988"/>
     <w:rsid w:val="00691B7D"/>
     <w:rsid w:val="00691D48"/>
     <w:rsid w:val="0069227E"/>
     <w:rsid w:val="006924B3"/>
     <w:rsid w:val="00692982"/>
+    <w:rsid w:val="00692ABC"/>
     <w:rsid w:val="00692E89"/>
     <w:rsid w:val="00692EE9"/>
     <w:rsid w:val="00693010"/>
     <w:rsid w:val="006934CF"/>
     <w:rsid w:val="006936AE"/>
     <w:rsid w:val="00693C20"/>
     <w:rsid w:val="00693E89"/>
     <w:rsid w:val="00693F3A"/>
     <w:rsid w:val="006941E8"/>
     <w:rsid w:val="006945C1"/>
     <w:rsid w:val="00694749"/>
     <w:rsid w:val="00694951"/>
     <w:rsid w:val="00694D15"/>
     <w:rsid w:val="0069582C"/>
     <w:rsid w:val="006958F1"/>
     <w:rsid w:val="00696243"/>
     <w:rsid w:val="006965AE"/>
     <w:rsid w:val="006968B3"/>
     <w:rsid w:val="0069690E"/>
     <w:rsid w:val="00696968"/>
     <w:rsid w:val="00696C19"/>
     <w:rsid w:val="00697478"/>
     <w:rsid w:val="006976E6"/>
     <w:rsid w:val="00697CD4"/>
     <w:rsid w:val="00697D10"/>
@@ -6997,50 +7095,51 @@
     <w:rsid w:val="006A2DCA"/>
     <w:rsid w:val="006A39FE"/>
     <w:rsid w:val="006A462E"/>
     <w:rsid w:val="006A46B4"/>
     <w:rsid w:val="006A48DC"/>
     <w:rsid w:val="006A4F71"/>
     <w:rsid w:val="006A5742"/>
     <w:rsid w:val="006A595E"/>
     <w:rsid w:val="006A6026"/>
     <w:rsid w:val="006A6144"/>
     <w:rsid w:val="006A6185"/>
     <w:rsid w:val="006A6B69"/>
     <w:rsid w:val="006A70C7"/>
     <w:rsid w:val="006A762D"/>
     <w:rsid w:val="006A7644"/>
     <w:rsid w:val="006A7701"/>
     <w:rsid w:val="006B02D9"/>
     <w:rsid w:val="006B0CAA"/>
     <w:rsid w:val="006B0E14"/>
     <w:rsid w:val="006B0E9D"/>
     <w:rsid w:val="006B0FF6"/>
     <w:rsid w:val="006B1028"/>
     <w:rsid w:val="006B10A1"/>
     <w:rsid w:val="006B110C"/>
     <w:rsid w:val="006B1200"/>
+    <w:rsid w:val="006B146F"/>
     <w:rsid w:val="006B165E"/>
     <w:rsid w:val="006B1BD7"/>
     <w:rsid w:val="006B1E36"/>
     <w:rsid w:val="006B259A"/>
     <w:rsid w:val="006B2EF2"/>
     <w:rsid w:val="006B307A"/>
     <w:rsid w:val="006B33C5"/>
     <w:rsid w:val="006B3680"/>
     <w:rsid w:val="006B4C1F"/>
     <w:rsid w:val="006B5074"/>
     <w:rsid w:val="006B50C2"/>
     <w:rsid w:val="006B56C8"/>
     <w:rsid w:val="006B5982"/>
     <w:rsid w:val="006B5DC0"/>
     <w:rsid w:val="006B5F4C"/>
     <w:rsid w:val="006B608A"/>
     <w:rsid w:val="006B656C"/>
     <w:rsid w:val="006B6992"/>
     <w:rsid w:val="006B6B59"/>
     <w:rsid w:val="006B6FB1"/>
     <w:rsid w:val="006B7221"/>
     <w:rsid w:val="006B7429"/>
     <w:rsid w:val="006B7F4E"/>
     <w:rsid w:val="006C0702"/>
     <w:rsid w:val="006C0895"/>
@@ -7097,64 +7196,67 @@
     <w:rsid w:val="006D0E2B"/>
     <w:rsid w:val="006D195E"/>
     <w:rsid w:val="006D1BB9"/>
     <w:rsid w:val="006D2213"/>
     <w:rsid w:val="006D251D"/>
     <w:rsid w:val="006D2644"/>
     <w:rsid w:val="006D274B"/>
     <w:rsid w:val="006D2C70"/>
     <w:rsid w:val="006D3235"/>
     <w:rsid w:val="006D328D"/>
     <w:rsid w:val="006D32E1"/>
     <w:rsid w:val="006D37BC"/>
     <w:rsid w:val="006D389E"/>
     <w:rsid w:val="006D38DC"/>
     <w:rsid w:val="006D3B1E"/>
     <w:rsid w:val="006D41A7"/>
     <w:rsid w:val="006D48CE"/>
     <w:rsid w:val="006D4A8A"/>
     <w:rsid w:val="006D4E90"/>
     <w:rsid w:val="006D5495"/>
     <w:rsid w:val="006D552F"/>
     <w:rsid w:val="006D5AC6"/>
     <w:rsid w:val="006D5B00"/>
     <w:rsid w:val="006D5E1B"/>
     <w:rsid w:val="006D60A9"/>
+    <w:rsid w:val="006D6197"/>
     <w:rsid w:val="006D64FE"/>
     <w:rsid w:val="006D6A4D"/>
     <w:rsid w:val="006D6D4C"/>
     <w:rsid w:val="006D7573"/>
     <w:rsid w:val="006D75B7"/>
     <w:rsid w:val="006D77CC"/>
     <w:rsid w:val="006D7FC3"/>
     <w:rsid w:val="006E0056"/>
+    <w:rsid w:val="006E097F"/>
     <w:rsid w:val="006E0BEC"/>
     <w:rsid w:val="006E0C84"/>
     <w:rsid w:val="006E0F05"/>
     <w:rsid w:val="006E1593"/>
     <w:rsid w:val="006E1790"/>
     <w:rsid w:val="006E2D6B"/>
+    <w:rsid w:val="006E309B"/>
     <w:rsid w:val="006E313E"/>
     <w:rsid w:val="006E3E28"/>
     <w:rsid w:val="006E3E59"/>
     <w:rsid w:val="006E40B3"/>
     <w:rsid w:val="006E591A"/>
     <w:rsid w:val="006E6135"/>
     <w:rsid w:val="006E6500"/>
     <w:rsid w:val="006E6CE2"/>
     <w:rsid w:val="006E6F2A"/>
     <w:rsid w:val="006E756F"/>
     <w:rsid w:val="006E779A"/>
     <w:rsid w:val="006E7BD7"/>
     <w:rsid w:val="006F0138"/>
     <w:rsid w:val="006F023E"/>
     <w:rsid w:val="006F058A"/>
     <w:rsid w:val="006F0AD5"/>
     <w:rsid w:val="006F0F90"/>
     <w:rsid w:val="006F1073"/>
     <w:rsid w:val="006F1322"/>
     <w:rsid w:val="006F13BA"/>
     <w:rsid w:val="006F14E9"/>
     <w:rsid w:val="006F1C32"/>
     <w:rsid w:val="006F1DD1"/>
     <w:rsid w:val="006F1E03"/>
     <w:rsid w:val="006F21C1"/>
@@ -7276,50 +7378,51 @@
     <w:rsid w:val="00726EDF"/>
     <w:rsid w:val="007276B5"/>
     <w:rsid w:val="00727727"/>
     <w:rsid w:val="007278C4"/>
     <w:rsid w:val="00727A9A"/>
     <w:rsid w:val="00727BBC"/>
     <w:rsid w:val="00727FD9"/>
     <w:rsid w:val="0073001A"/>
     <w:rsid w:val="0073013C"/>
     <w:rsid w:val="00730699"/>
     <w:rsid w:val="00730748"/>
     <w:rsid w:val="00730BFB"/>
     <w:rsid w:val="00731121"/>
     <w:rsid w:val="0073150A"/>
     <w:rsid w:val="00731992"/>
     <w:rsid w:val="00731B72"/>
     <w:rsid w:val="00731D0C"/>
     <w:rsid w:val="00732709"/>
     <w:rsid w:val="00732825"/>
     <w:rsid w:val="00732E9F"/>
     <w:rsid w:val="00733D1A"/>
     <w:rsid w:val="00734E36"/>
     <w:rsid w:val="00735069"/>
     <w:rsid w:val="00735477"/>
     <w:rsid w:val="00736462"/>
+    <w:rsid w:val="007366DB"/>
     <w:rsid w:val="00736BC6"/>
     <w:rsid w:val="00736D30"/>
     <w:rsid w:val="00736D5D"/>
     <w:rsid w:val="0073718F"/>
     <w:rsid w:val="007373F2"/>
     <w:rsid w:val="0073790E"/>
     <w:rsid w:val="00737D25"/>
     <w:rsid w:val="00737FBC"/>
     <w:rsid w:val="0074014F"/>
     <w:rsid w:val="00740966"/>
     <w:rsid w:val="00740C9A"/>
     <w:rsid w:val="00740CA3"/>
     <w:rsid w:val="00740CFC"/>
     <w:rsid w:val="007413CB"/>
     <w:rsid w:val="0074162C"/>
     <w:rsid w:val="00741932"/>
     <w:rsid w:val="00741A04"/>
     <w:rsid w:val="00741ED6"/>
     <w:rsid w:val="007420B3"/>
     <w:rsid w:val="007427F0"/>
     <w:rsid w:val="00742BD1"/>
     <w:rsid w:val="00742C36"/>
     <w:rsid w:val="00742EE3"/>
     <w:rsid w:val="00742FC4"/>
     <w:rsid w:val="00743516"/>
@@ -7543,50 +7646,51 @@
     <w:rsid w:val="007A75E6"/>
     <w:rsid w:val="007A762C"/>
     <w:rsid w:val="007A767E"/>
     <w:rsid w:val="007A7AF0"/>
     <w:rsid w:val="007A7DE5"/>
     <w:rsid w:val="007B0658"/>
     <w:rsid w:val="007B124A"/>
     <w:rsid w:val="007B191D"/>
     <w:rsid w:val="007B1998"/>
     <w:rsid w:val="007B1ED6"/>
     <w:rsid w:val="007B2631"/>
     <w:rsid w:val="007B2870"/>
     <w:rsid w:val="007B351A"/>
     <w:rsid w:val="007B36D6"/>
     <w:rsid w:val="007B3BA9"/>
     <w:rsid w:val="007B4664"/>
     <w:rsid w:val="007B46F0"/>
     <w:rsid w:val="007B4B82"/>
     <w:rsid w:val="007B4D8B"/>
     <w:rsid w:val="007B524F"/>
     <w:rsid w:val="007B52F5"/>
     <w:rsid w:val="007B530E"/>
     <w:rsid w:val="007B5740"/>
     <w:rsid w:val="007B5D2B"/>
     <w:rsid w:val="007B6512"/>
+    <w:rsid w:val="007B6784"/>
     <w:rsid w:val="007B6A59"/>
     <w:rsid w:val="007B6B27"/>
     <w:rsid w:val="007B6D0B"/>
     <w:rsid w:val="007B6EBE"/>
     <w:rsid w:val="007B6F09"/>
     <w:rsid w:val="007B71F3"/>
     <w:rsid w:val="007B778E"/>
     <w:rsid w:val="007B792F"/>
     <w:rsid w:val="007B7D4A"/>
     <w:rsid w:val="007B7FA8"/>
     <w:rsid w:val="007C0648"/>
     <w:rsid w:val="007C06AA"/>
     <w:rsid w:val="007C0DB2"/>
     <w:rsid w:val="007C0FB8"/>
     <w:rsid w:val="007C123C"/>
     <w:rsid w:val="007C12FF"/>
     <w:rsid w:val="007C1C33"/>
     <w:rsid w:val="007C1D6B"/>
     <w:rsid w:val="007C28E4"/>
     <w:rsid w:val="007C2CD4"/>
     <w:rsid w:val="007C2DD0"/>
     <w:rsid w:val="007C3098"/>
     <w:rsid w:val="007C31E7"/>
     <w:rsid w:val="007C324F"/>
     <w:rsid w:val="007C34B8"/>
@@ -7601,55 +7705,57 @@
     <w:rsid w:val="007C44CD"/>
     <w:rsid w:val="007C459A"/>
     <w:rsid w:val="007C4D8E"/>
     <w:rsid w:val="007C5347"/>
     <w:rsid w:val="007C53B3"/>
     <w:rsid w:val="007C5B9B"/>
     <w:rsid w:val="007C6471"/>
     <w:rsid w:val="007C6B6E"/>
     <w:rsid w:val="007C6C61"/>
     <w:rsid w:val="007C6F3A"/>
     <w:rsid w:val="007C7081"/>
     <w:rsid w:val="007C7217"/>
     <w:rsid w:val="007C7288"/>
     <w:rsid w:val="007C745F"/>
     <w:rsid w:val="007C77B7"/>
     <w:rsid w:val="007C78D7"/>
     <w:rsid w:val="007C7D48"/>
     <w:rsid w:val="007C7DD0"/>
     <w:rsid w:val="007D075E"/>
     <w:rsid w:val="007D0C16"/>
     <w:rsid w:val="007D0D5A"/>
     <w:rsid w:val="007D0DA5"/>
     <w:rsid w:val="007D0E98"/>
     <w:rsid w:val="007D119D"/>
     <w:rsid w:val="007D1459"/>
+    <w:rsid w:val="007D14AD"/>
     <w:rsid w:val="007D1A2E"/>
     <w:rsid w:val="007D2004"/>
     <w:rsid w:val="007D20AB"/>
     <w:rsid w:val="007D3501"/>
     <w:rsid w:val="007D3BE6"/>
+    <w:rsid w:val="007D3C89"/>
     <w:rsid w:val="007D42AC"/>
     <w:rsid w:val="007D44EC"/>
     <w:rsid w:val="007D4B95"/>
     <w:rsid w:val="007D4BDD"/>
     <w:rsid w:val="007D50D6"/>
     <w:rsid w:val="007D50EC"/>
     <w:rsid w:val="007D520E"/>
     <w:rsid w:val="007D53DD"/>
     <w:rsid w:val="007D56DF"/>
     <w:rsid w:val="007D57B0"/>
     <w:rsid w:val="007D5D42"/>
     <w:rsid w:val="007D5D6F"/>
     <w:rsid w:val="007D6276"/>
     <w:rsid w:val="007D67C2"/>
     <w:rsid w:val="007D71BA"/>
     <w:rsid w:val="007D7891"/>
     <w:rsid w:val="007D793F"/>
     <w:rsid w:val="007D7BFD"/>
     <w:rsid w:val="007D7F0E"/>
     <w:rsid w:val="007D7FBC"/>
     <w:rsid w:val="007D7FC1"/>
     <w:rsid w:val="007E0276"/>
     <w:rsid w:val="007E0638"/>
     <w:rsid w:val="007E0940"/>
     <w:rsid w:val="007E0FA9"/>
@@ -7726,50 +7832,51 @@
     <w:rsid w:val="00800A20"/>
     <w:rsid w:val="00800BE3"/>
     <w:rsid w:val="00800C23"/>
     <w:rsid w:val="00800D68"/>
     <w:rsid w:val="00800FBB"/>
     <w:rsid w:val="008010C0"/>
     <w:rsid w:val="00801747"/>
     <w:rsid w:val="00801800"/>
     <w:rsid w:val="0080283E"/>
     <w:rsid w:val="0080292E"/>
     <w:rsid w:val="00802AA2"/>
     <w:rsid w:val="00802D31"/>
     <w:rsid w:val="0080301F"/>
     <w:rsid w:val="0080316A"/>
     <w:rsid w:val="00803721"/>
     <w:rsid w:val="00803752"/>
     <w:rsid w:val="008038BD"/>
     <w:rsid w:val="00803D82"/>
     <w:rsid w:val="00803E92"/>
     <w:rsid w:val="00804547"/>
     <w:rsid w:val="008045F9"/>
     <w:rsid w:val="0080473E"/>
     <w:rsid w:val="00804791"/>
     <w:rsid w:val="008047FD"/>
     <w:rsid w:val="00804CD0"/>
+    <w:rsid w:val="0080526E"/>
     <w:rsid w:val="008057C3"/>
     <w:rsid w:val="00806B5D"/>
     <w:rsid w:val="00806C69"/>
     <w:rsid w:val="008075C8"/>
     <w:rsid w:val="008078AF"/>
     <w:rsid w:val="00807AB6"/>
     <w:rsid w:val="00807E5E"/>
     <w:rsid w:val="008101C4"/>
     <w:rsid w:val="008107BA"/>
     <w:rsid w:val="00810CBA"/>
     <w:rsid w:val="00811601"/>
     <w:rsid w:val="00811D48"/>
     <w:rsid w:val="0081241F"/>
     <w:rsid w:val="00812609"/>
     <w:rsid w:val="00813073"/>
     <w:rsid w:val="0081308F"/>
     <w:rsid w:val="00813150"/>
     <w:rsid w:val="008134CE"/>
     <w:rsid w:val="008138F4"/>
     <w:rsid w:val="00813E21"/>
     <w:rsid w:val="00814168"/>
     <w:rsid w:val="00814217"/>
     <w:rsid w:val="0081434F"/>
     <w:rsid w:val="00814D03"/>
     <w:rsid w:val="00814DF5"/>
@@ -7829,89 +7936,91 @@
     <w:rsid w:val="0083070D"/>
     <w:rsid w:val="00831208"/>
     <w:rsid w:val="00831617"/>
     <w:rsid w:val="00831667"/>
     <w:rsid w:val="00831C51"/>
     <w:rsid w:val="008320E5"/>
     <w:rsid w:val="008324F9"/>
     <w:rsid w:val="0083273C"/>
     <w:rsid w:val="0083281B"/>
     <w:rsid w:val="0083298D"/>
     <w:rsid w:val="00832AF1"/>
     <w:rsid w:val="00833170"/>
     <w:rsid w:val="008332CD"/>
     <w:rsid w:val="00833378"/>
     <w:rsid w:val="00833DB1"/>
     <w:rsid w:val="00833FE5"/>
     <w:rsid w:val="00834198"/>
     <w:rsid w:val="00834880"/>
     <w:rsid w:val="00834E1C"/>
     <w:rsid w:val="00835857"/>
     <w:rsid w:val="00835ABF"/>
     <w:rsid w:val="00835EE4"/>
     <w:rsid w:val="00836022"/>
     <w:rsid w:val="00836276"/>
     <w:rsid w:val="008362AB"/>
+    <w:rsid w:val="00836446"/>
     <w:rsid w:val="0083656D"/>
     <w:rsid w:val="008369CD"/>
     <w:rsid w:val="00836AAB"/>
     <w:rsid w:val="00836B44"/>
     <w:rsid w:val="00836B73"/>
     <w:rsid w:val="00837524"/>
     <w:rsid w:val="00837783"/>
     <w:rsid w:val="00837BC1"/>
     <w:rsid w:val="00840325"/>
     <w:rsid w:val="00840965"/>
     <w:rsid w:val="00840D33"/>
     <w:rsid w:val="00840F9A"/>
     <w:rsid w:val="00841222"/>
     <w:rsid w:val="00841286"/>
     <w:rsid w:val="008415A7"/>
     <w:rsid w:val="008415F4"/>
     <w:rsid w:val="008417FE"/>
     <w:rsid w:val="0084194D"/>
     <w:rsid w:val="008420EF"/>
     <w:rsid w:val="008424CE"/>
     <w:rsid w:val="0084254F"/>
     <w:rsid w:val="00842834"/>
     <w:rsid w:val="00842E83"/>
     <w:rsid w:val="00843086"/>
     <w:rsid w:val="00843591"/>
     <w:rsid w:val="00843AD2"/>
     <w:rsid w:val="00843FB3"/>
     <w:rsid w:val="0084456E"/>
     <w:rsid w:val="00844767"/>
     <w:rsid w:val="008448B6"/>
     <w:rsid w:val="00844A34"/>
     <w:rsid w:val="00844D86"/>
     <w:rsid w:val="00844E06"/>
     <w:rsid w:val="00845032"/>
     <w:rsid w:val="0084577F"/>
     <w:rsid w:val="00845AB2"/>
     <w:rsid w:val="00845CE4"/>
     <w:rsid w:val="0084608D"/>
     <w:rsid w:val="008460AA"/>
+    <w:rsid w:val="00846342"/>
     <w:rsid w:val="00846488"/>
     <w:rsid w:val="008472FD"/>
     <w:rsid w:val="0084780A"/>
     <w:rsid w:val="00847999"/>
     <w:rsid w:val="00847CD9"/>
     <w:rsid w:val="00847DA8"/>
     <w:rsid w:val="00850250"/>
     <w:rsid w:val="008504D4"/>
     <w:rsid w:val="00850661"/>
     <w:rsid w:val="00850678"/>
     <w:rsid w:val="00850732"/>
     <w:rsid w:val="00851202"/>
     <w:rsid w:val="008512AB"/>
     <w:rsid w:val="00851436"/>
     <w:rsid w:val="0085185F"/>
     <w:rsid w:val="008520ED"/>
     <w:rsid w:val="008524AE"/>
     <w:rsid w:val="0085268D"/>
     <w:rsid w:val="008526AC"/>
     <w:rsid w:val="00853154"/>
     <w:rsid w:val="0085315D"/>
     <w:rsid w:val="0085352D"/>
     <w:rsid w:val="00853769"/>
     <w:rsid w:val="00853A00"/>
     <w:rsid w:val="00853A46"/>
@@ -7928,50 +8037,51 @@
     <w:rsid w:val="00855F1E"/>
     <w:rsid w:val="00856A86"/>
     <w:rsid w:val="00856F66"/>
     <w:rsid w:val="00857590"/>
     <w:rsid w:val="008579BD"/>
     <w:rsid w:val="00860196"/>
     <w:rsid w:val="008604CE"/>
     <w:rsid w:val="00860A28"/>
     <w:rsid w:val="00860EA8"/>
     <w:rsid w:val="0086104D"/>
     <w:rsid w:val="0086117E"/>
     <w:rsid w:val="008611D4"/>
     <w:rsid w:val="00861AF7"/>
     <w:rsid w:val="00862A87"/>
     <w:rsid w:val="0086331E"/>
     <w:rsid w:val="00863446"/>
     <w:rsid w:val="008636E8"/>
     <w:rsid w:val="00863D99"/>
     <w:rsid w:val="0086418F"/>
     <w:rsid w:val="00864E2E"/>
     <w:rsid w:val="00865022"/>
     <w:rsid w:val="00865743"/>
     <w:rsid w:val="00865D43"/>
     <w:rsid w:val="00866112"/>
     <w:rsid w:val="008666A0"/>
+    <w:rsid w:val="00866A39"/>
     <w:rsid w:val="00866BC4"/>
     <w:rsid w:val="00866D61"/>
     <w:rsid w:val="00866FD5"/>
     <w:rsid w:val="00867537"/>
     <w:rsid w:val="008675BC"/>
     <w:rsid w:val="00867810"/>
     <w:rsid w:val="00867A8E"/>
     <w:rsid w:val="00867D08"/>
     <w:rsid w:val="00867E26"/>
     <w:rsid w:val="00867E75"/>
     <w:rsid w:val="00867F19"/>
     <w:rsid w:val="00870023"/>
     <w:rsid w:val="008703CD"/>
     <w:rsid w:val="00870D78"/>
     <w:rsid w:val="008721B7"/>
     <w:rsid w:val="008723C1"/>
     <w:rsid w:val="00872984"/>
     <w:rsid w:val="00872B36"/>
     <w:rsid w:val="00872C3A"/>
     <w:rsid w:val="00872D6C"/>
     <w:rsid w:val="008730F0"/>
     <w:rsid w:val="0087332E"/>
     <w:rsid w:val="0087396C"/>
     <w:rsid w:val="00873A3C"/>
     <w:rsid w:val="00873DA6"/>
@@ -8008,50 +8118,51 @@
     <w:rsid w:val="008829D5"/>
     <w:rsid w:val="00882C09"/>
     <w:rsid w:val="00883098"/>
     <w:rsid w:val="00884459"/>
     <w:rsid w:val="008844D2"/>
     <w:rsid w:val="008845AE"/>
     <w:rsid w:val="00884758"/>
     <w:rsid w:val="00884818"/>
     <w:rsid w:val="00884DF8"/>
     <w:rsid w:val="00884DFF"/>
     <w:rsid w:val="00885358"/>
     <w:rsid w:val="00885A9E"/>
     <w:rsid w:val="0088611C"/>
     <w:rsid w:val="008868B4"/>
     <w:rsid w:val="00886ACA"/>
     <w:rsid w:val="008870CC"/>
     <w:rsid w:val="0088749C"/>
     <w:rsid w:val="008874D8"/>
     <w:rsid w:val="0088757E"/>
     <w:rsid w:val="008875F2"/>
     <w:rsid w:val="0088768A"/>
     <w:rsid w:val="008879B5"/>
     <w:rsid w:val="00887A75"/>
     <w:rsid w:val="00887B08"/>
     <w:rsid w:val="00887CCB"/>
+    <w:rsid w:val="00890431"/>
     <w:rsid w:val="0089043A"/>
     <w:rsid w:val="0089052C"/>
     <w:rsid w:val="008905BD"/>
     <w:rsid w:val="008908EF"/>
     <w:rsid w:val="00890AAA"/>
     <w:rsid w:val="00890BB2"/>
     <w:rsid w:val="00890DBB"/>
     <w:rsid w:val="00890EFD"/>
     <w:rsid w:val="00891497"/>
     <w:rsid w:val="00891826"/>
     <w:rsid w:val="00891CC5"/>
     <w:rsid w:val="00891CD9"/>
     <w:rsid w:val="00891D83"/>
     <w:rsid w:val="00891E6D"/>
     <w:rsid w:val="00891F30"/>
     <w:rsid w:val="00892515"/>
     <w:rsid w:val="0089298E"/>
     <w:rsid w:val="00892B9F"/>
     <w:rsid w:val="00892BDE"/>
     <w:rsid w:val="00892C2A"/>
     <w:rsid w:val="00892CBE"/>
     <w:rsid w:val="00892CD8"/>
     <w:rsid w:val="00892CE6"/>
     <w:rsid w:val="0089359D"/>
     <w:rsid w:val="00893C69"/>
@@ -8111,50 +8222,51 @@
     <w:rsid w:val="008B183B"/>
     <w:rsid w:val="008B1C41"/>
     <w:rsid w:val="008B1C59"/>
     <w:rsid w:val="008B224D"/>
     <w:rsid w:val="008B254D"/>
     <w:rsid w:val="008B286B"/>
     <w:rsid w:val="008B29E6"/>
     <w:rsid w:val="008B2B82"/>
     <w:rsid w:val="008B4533"/>
     <w:rsid w:val="008B4752"/>
     <w:rsid w:val="008B482E"/>
     <w:rsid w:val="008B49FD"/>
     <w:rsid w:val="008B4A21"/>
     <w:rsid w:val="008B51A4"/>
     <w:rsid w:val="008B5411"/>
     <w:rsid w:val="008B5AFE"/>
     <w:rsid w:val="008B5B0B"/>
     <w:rsid w:val="008B5E6F"/>
     <w:rsid w:val="008B5EB1"/>
     <w:rsid w:val="008B6036"/>
     <w:rsid w:val="008B6395"/>
     <w:rsid w:val="008B63D2"/>
     <w:rsid w:val="008B65A5"/>
     <w:rsid w:val="008B6919"/>
     <w:rsid w:val="008B6971"/>
+    <w:rsid w:val="008B6AE7"/>
     <w:rsid w:val="008B6B94"/>
     <w:rsid w:val="008B6D41"/>
     <w:rsid w:val="008B6D84"/>
     <w:rsid w:val="008B6FC6"/>
     <w:rsid w:val="008B729C"/>
     <w:rsid w:val="008B7393"/>
     <w:rsid w:val="008B7396"/>
     <w:rsid w:val="008B7B19"/>
     <w:rsid w:val="008C0084"/>
     <w:rsid w:val="008C134B"/>
     <w:rsid w:val="008C1582"/>
     <w:rsid w:val="008C18A3"/>
     <w:rsid w:val="008C1A0E"/>
     <w:rsid w:val="008C1A62"/>
     <w:rsid w:val="008C1C12"/>
     <w:rsid w:val="008C1CB5"/>
     <w:rsid w:val="008C20DB"/>
     <w:rsid w:val="008C2C89"/>
     <w:rsid w:val="008C2D6B"/>
     <w:rsid w:val="008C2FE8"/>
     <w:rsid w:val="008C3121"/>
     <w:rsid w:val="008C3CB7"/>
     <w:rsid w:val="008C438D"/>
     <w:rsid w:val="008C43DD"/>
     <w:rsid w:val="008C452C"/>
@@ -8248,50 +8360,51 @@
     <w:rsid w:val="008E5A40"/>
     <w:rsid w:val="008E5E72"/>
     <w:rsid w:val="008E60D3"/>
     <w:rsid w:val="008E61F0"/>
     <w:rsid w:val="008E65B8"/>
     <w:rsid w:val="008E6BFF"/>
     <w:rsid w:val="008E6CD8"/>
     <w:rsid w:val="008E7072"/>
     <w:rsid w:val="008E721C"/>
     <w:rsid w:val="008E72F1"/>
     <w:rsid w:val="008E7642"/>
     <w:rsid w:val="008E781D"/>
     <w:rsid w:val="008E7AB0"/>
     <w:rsid w:val="008E7D7D"/>
     <w:rsid w:val="008E7DA1"/>
     <w:rsid w:val="008E7DFF"/>
     <w:rsid w:val="008E7E77"/>
     <w:rsid w:val="008F0377"/>
     <w:rsid w:val="008F03F1"/>
     <w:rsid w:val="008F04BF"/>
     <w:rsid w:val="008F06E3"/>
     <w:rsid w:val="008F09AC"/>
     <w:rsid w:val="008F114B"/>
     <w:rsid w:val="008F1334"/>
     <w:rsid w:val="008F134A"/>
+    <w:rsid w:val="008F1514"/>
     <w:rsid w:val="008F1BD1"/>
     <w:rsid w:val="008F1D9E"/>
     <w:rsid w:val="008F3064"/>
     <w:rsid w:val="008F31A9"/>
     <w:rsid w:val="008F3BB0"/>
     <w:rsid w:val="008F3C6D"/>
     <w:rsid w:val="008F3D99"/>
     <w:rsid w:val="008F3E05"/>
     <w:rsid w:val="008F4017"/>
     <w:rsid w:val="008F41C1"/>
     <w:rsid w:val="008F4473"/>
     <w:rsid w:val="008F5063"/>
     <w:rsid w:val="008F50F6"/>
     <w:rsid w:val="008F52A1"/>
     <w:rsid w:val="008F56FD"/>
     <w:rsid w:val="008F5759"/>
     <w:rsid w:val="008F5AFE"/>
     <w:rsid w:val="008F5C1A"/>
     <w:rsid w:val="008F5C61"/>
     <w:rsid w:val="008F61F1"/>
     <w:rsid w:val="008F663B"/>
     <w:rsid w:val="008F6C63"/>
     <w:rsid w:val="008F7C11"/>
     <w:rsid w:val="008F7C55"/>
     <w:rsid w:val="008F7D90"/>
@@ -8353,90 +8466,93 @@
     <w:rsid w:val="00912032"/>
     <w:rsid w:val="00912048"/>
     <w:rsid w:val="00912394"/>
     <w:rsid w:val="009123D0"/>
     <w:rsid w:val="00912851"/>
     <w:rsid w:val="009128C3"/>
     <w:rsid w:val="00912DDE"/>
     <w:rsid w:val="00913688"/>
     <w:rsid w:val="00913E55"/>
     <w:rsid w:val="00913F56"/>
     <w:rsid w:val="0091405B"/>
     <w:rsid w:val="00914209"/>
     <w:rsid w:val="009145AB"/>
     <w:rsid w:val="00914A3B"/>
     <w:rsid w:val="00914B6D"/>
     <w:rsid w:val="00914F1B"/>
     <w:rsid w:val="00915313"/>
     <w:rsid w:val="009155DE"/>
     <w:rsid w:val="0091576D"/>
     <w:rsid w:val="009159FE"/>
     <w:rsid w:val="00915B1C"/>
     <w:rsid w:val="00915B59"/>
     <w:rsid w:val="00915CAB"/>
     <w:rsid w:val="009160ED"/>
     <w:rsid w:val="00916588"/>
+    <w:rsid w:val="009166FE"/>
     <w:rsid w:val="0091722D"/>
     <w:rsid w:val="00917604"/>
     <w:rsid w:val="00917AFA"/>
     <w:rsid w:val="00920103"/>
     <w:rsid w:val="00920826"/>
     <w:rsid w:val="00920B0C"/>
     <w:rsid w:val="00920EE7"/>
     <w:rsid w:val="0092128B"/>
+    <w:rsid w:val="009218A1"/>
     <w:rsid w:val="00921986"/>
     <w:rsid w:val="00921A0D"/>
     <w:rsid w:val="00921A8D"/>
     <w:rsid w:val="00921BC2"/>
     <w:rsid w:val="00921C21"/>
     <w:rsid w:val="00921C26"/>
     <w:rsid w:val="00921E53"/>
     <w:rsid w:val="0092220B"/>
     <w:rsid w:val="00922BA2"/>
     <w:rsid w:val="00922BFE"/>
     <w:rsid w:val="009232FB"/>
     <w:rsid w:val="00923310"/>
     <w:rsid w:val="00923634"/>
     <w:rsid w:val="0092389F"/>
     <w:rsid w:val="00924544"/>
     <w:rsid w:val="00924625"/>
     <w:rsid w:val="00924751"/>
     <w:rsid w:val="009247FC"/>
     <w:rsid w:val="0092503C"/>
     <w:rsid w:val="009259B1"/>
     <w:rsid w:val="00925AFD"/>
     <w:rsid w:val="00925BE9"/>
     <w:rsid w:val="00925D2E"/>
     <w:rsid w:val="00926145"/>
     <w:rsid w:val="0092644F"/>
     <w:rsid w:val="009265FF"/>
     <w:rsid w:val="00926603"/>
     <w:rsid w:val="009266E4"/>
     <w:rsid w:val="0092675D"/>
     <w:rsid w:val="00926C45"/>
     <w:rsid w:val="00926E30"/>
     <w:rsid w:val="009270C0"/>
+    <w:rsid w:val="00927442"/>
     <w:rsid w:val="009276FA"/>
     <w:rsid w:val="00927B77"/>
     <w:rsid w:val="00927C12"/>
     <w:rsid w:val="00930150"/>
     <w:rsid w:val="009301C6"/>
     <w:rsid w:val="0093101F"/>
     <w:rsid w:val="0093106D"/>
     <w:rsid w:val="0093115F"/>
     <w:rsid w:val="00931932"/>
     <w:rsid w:val="00931F7A"/>
     <w:rsid w:val="00932038"/>
     <w:rsid w:val="00932A83"/>
     <w:rsid w:val="00932B5E"/>
     <w:rsid w:val="00933110"/>
     <w:rsid w:val="0093323E"/>
     <w:rsid w:val="0093342F"/>
     <w:rsid w:val="0093378D"/>
     <w:rsid w:val="0093395D"/>
     <w:rsid w:val="009339ED"/>
     <w:rsid w:val="00933DE9"/>
     <w:rsid w:val="00933EF2"/>
     <w:rsid w:val="009342F6"/>
     <w:rsid w:val="00934A9C"/>
     <w:rsid w:val="009354B3"/>
     <w:rsid w:val="0093561B"/>
@@ -8513,85 +8629,87 @@
     <w:rsid w:val="009542FE"/>
     <w:rsid w:val="00954642"/>
     <w:rsid w:val="00954935"/>
     <w:rsid w:val="00954977"/>
     <w:rsid w:val="00954A7C"/>
     <w:rsid w:val="00954BFC"/>
     <w:rsid w:val="00954EF3"/>
     <w:rsid w:val="00955947"/>
     <w:rsid w:val="00955948"/>
     <w:rsid w:val="00955E84"/>
     <w:rsid w:val="009560CB"/>
     <w:rsid w:val="00956CD2"/>
     <w:rsid w:val="0095735E"/>
     <w:rsid w:val="009575A4"/>
     <w:rsid w:val="00957952"/>
     <w:rsid w:val="00957B49"/>
     <w:rsid w:val="00957E26"/>
     <w:rsid w:val="009604E2"/>
     <w:rsid w:val="0096055E"/>
     <w:rsid w:val="00960731"/>
     <w:rsid w:val="009608A3"/>
     <w:rsid w:val="009608CC"/>
     <w:rsid w:val="0096115F"/>
     <w:rsid w:val="0096138C"/>
     <w:rsid w:val="009618A3"/>
+    <w:rsid w:val="00961E92"/>
     <w:rsid w:val="0096238E"/>
     <w:rsid w:val="0096240D"/>
     <w:rsid w:val="00962506"/>
     <w:rsid w:val="0096278E"/>
     <w:rsid w:val="00962837"/>
     <w:rsid w:val="00962852"/>
     <w:rsid w:val="009628BC"/>
     <w:rsid w:val="00962A1F"/>
     <w:rsid w:val="00962B66"/>
     <w:rsid w:val="00962C5F"/>
     <w:rsid w:val="0096315E"/>
     <w:rsid w:val="0096327A"/>
     <w:rsid w:val="0096332A"/>
     <w:rsid w:val="00963358"/>
     <w:rsid w:val="00963600"/>
     <w:rsid w:val="009636DA"/>
     <w:rsid w:val="00963CA3"/>
     <w:rsid w:val="00963D7A"/>
     <w:rsid w:val="00963F24"/>
     <w:rsid w:val="00964204"/>
     <w:rsid w:val="009646F8"/>
     <w:rsid w:val="00965693"/>
     <w:rsid w:val="00965E36"/>
     <w:rsid w:val="009661B6"/>
     <w:rsid w:val="0096683E"/>
     <w:rsid w:val="0096695E"/>
     <w:rsid w:val="00966A75"/>
     <w:rsid w:val="00966CB1"/>
     <w:rsid w:val="009670D2"/>
     <w:rsid w:val="00967910"/>
     <w:rsid w:val="00967B02"/>
     <w:rsid w:val="00967B40"/>
     <w:rsid w:val="00967E92"/>
     <w:rsid w:val="00970358"/>
     <w:rsid w:val="00970527"/>
+    <w:rsid w:val="009705F9"/>
     <w:rsid w:val="009706A4"/>
     <w:rsid w:val="00970832"/>
     <w:rsid w:val="00970D16"/>
     <w:rsid w:val="00970D6C"/>
     <w:rsid w:val="00970EFA"/>
     <w:rsid w:val="009710AF"/>
     <w:rsid w:val="0097111E"/>
     <w:rsid w:val="009711AD"/>
     <w:rsid w:val="009711DF"/>
     <w:rsid w:val="009719EF"/>
     <w:rsid w:val="00971DB8"/>
     <w:rsid w:val="00971E3A"/>
     <w:rsid w:val="009721D8"/>
     <w:rsid w:val="009722C6"/>
     <w:rsid w:val="0097268E"/>
     <w:rsid w:val="00972750"/>
     <w:rsid w:val="00972860"/>
     <w:rsid w:val="009729D8"/>
     <w:rsid w:val="00972A88"/>
     <w:rsid w:val="00972E07"/>
     <w:rsid w:val="00972EA7"/>
     <w:rsid w:val="009731C9"/>
     <w:rsid w:val="0097325F"/>
     <w:rsid w:val="009732EF"/>
     <w:rsid w:val="00974130"/>
@@ -8853,51 +8971,53 @@
     <w:rsid w:val="009E0D3A"/>
     <w:rsid w:val="009E0E0D"/>
     <w:rsid w:val="009E1025"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E12CB"/>
     <w:rsid w:val="009E12FE"/>
     <w:rsid w:val="009E146B"/>
     <w:rsid w:val="009E1BF2"/>
     <w:rsid w:val="009E1C54"/>
     <w:rsid w:val="009E1FB0"/>
     <w:rsid w:val="009E2070"/>
     <w:rsid w:val="009E248E"/>
     <w:rsid w:val="009E299B"/>
     <w:rsid w:val="009E2FF5"/>
     <w:rsid w:val="009E3E2A"/>
     <w:rsid w:val="009E40F0"/>
     <w:rsid w:val="009E41C0"/>
     <w:rsid w:val="009E433A"/>
     <w:rsid w:val="009E4829"/>
     <w:rsid w:val="009E532A"/>
     <w:rsid w:val="009E540D"/>
     <w:rsid w:val="009E5412"/>
     <w:rsid w:val="009E5859"/>
     <w:rsid w:val="009E61B4"/>
     <w:rsid w:val="009E62E9"/>
+    <w:rsid w:val="009E66D9"/>
     <w:rsid w:val="009E6B72"/>
+    <w:rsid w:val="009E74B7"/>
     <w:rsid w:val="009E7892"/>
     <w:rsid w:val="009E7AC0"/>
     <w:rsid w:val="009E7E04"/>
     <w:rsid w:val="009F01FC"/>
     <w:rsid w:val="009F06BC"/>
     <w:rsid w:val="009F0CEF"/>
     <w:rsid w:val="009F0DD7"/>
     <w:rsid w:val="009F106E"/>
     <w:rsid w:val="009F1194"/>
     <w:rsid w:val="009F123F"/>
     <w:rsid w:val="009F12FF"/>
     <w:rsid w:val="009F162B"/>
     <w:rsid w:val="009F1A85"/>
     <w:rsid w:val="009F1B62"/>
     <w:rsid w:val="009F2157"/>
     <w:rsid w:val="009F2186"/>
     <w:rsid w:val="009F242D"/>
     <w:rsid w:val="009F26FF"/>
     <w:rsid w:val="009F2D62"/>
     <w:rsid w:val="009F2E59"/>
     <w:rsid w:val="009F31FE"/>
     <w:rsid w:val="009F32FA"/>
     <w:rsid w:val="009F36FB"/>
     <w:rsid w:val="009F3B1D"/>
     <w:rsid w:val="009F4037"/>
@@ -8907,50 +9027,51 @@
     <w:rsid w:val="009F4C48"/>
     <w:rsid w:val="009F4CE8"/>
     <w:rsid w:val="009F5072"/>
     <w:rsid w:val="009F531D"/>
     <w:rsid w:val="009F545C"/>
     <w:rsid w:val="009F58D3"/>
     <w:rsid w:val="009F5A90"/>
     <w:rsid w:val="009F5CA6"/>
     <w:rsid w:val="009F5DB1"/>
     <w:rsid w:val="009F5E78"/>
     <w:rsid w:val="009F5FDE"/>
     <w:rsid w:val="009F609A"/>
     <w:rsid w:val="009F62F3"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F6BFD"/>
     <w:rsid w:val="009F7CA4"/>
     <w:rsid w:val="009F7FEC"/>
     <w:rsid w:val="00A001AE"/>
     <w:rsid w:val="00A001C5"/>
     <w:rsid w:val="00A001F6"/>
     <w:rsid w:val="00A003E9"/>
     <w:rsid w:val="00A005D0"/>
     <w:rsid w:val="00A00C11"/>
     <w:rsid w:val="00A01057"/>
     <w:rsid w:val="00A018B0"/>
+    <w:rsid w:val="00A01BF1"/>
     <w:rsid w:val="00A01C8A"/>
     <w:rsid w:val="00A02103"/>
     <w:rsid w:val="00A02384"/>
     <w:rsid w:val="00A0254C"/>
     <w:rsid w:val="00A02CFF"/>
     <w:rsid w:val="00A02DB0"/>
     <w:rsid w:val="00A03257"/>
     <w:rsid w:val="00A0393E"/>
     <w:rsid w:val="00A0399F"/>
     <w:rsid w:val="00A03C47"/>
     <w:rsid w:val="00A03D50"/>
     <w:rsid w:val="00A03FA5"/>
     <w:rsid w:val="00A0429B"/>
     <w:rsid w:val="00A048AB"/>
     <w:rsid w:val="00A04D86"/>
     <w:rsid w:val="00A04ED9"/>
     <w:rsid w:val="00A0500E"/>
     <w:rsid w:val="00A0505E"/>
     <w:rsid w:val="00A051EC"/>
     <w:rsid w:val="00A052C5"/>
     <w:rsid w:val="00A0538A"/>
     <w:rsid w:val="00A059A1"/>
     <w:rsid w:val="00A05A24"/>
     <w:rsid w:val="00A05B6B"/>
     <w:rsid w:val="00A05EF2"/>
@@ -9087,50 +9208,51 @@
     <w:rsid w:val="00A44EEB"/>
     <w:rsid w:val="00A45761"/>
     <w:rsid w:val="00A458C7"/>
     <w:rsid w:val="00A45971"/>
     <w:rsid w:val="00A4614D"/>
     <w:rsid w:val="00A469B2"/>
     <w:rsid w:val="00A473CF"/>
     <w:rsid w:val="00A475A6"/>
     <w:rsid w:val="00A476B5"/>
     <w:rsid w:val="00A479CB"/>
     <w:rsid w:val="00A47B0C"/>
     <w:rsid w:val="00A47BE9"/>
     <w:rsid w:val="00A47CD3"/>
     <w:rsid w:val="00A5009F"/>
     <w:rsid w:val="00A50120"/>
     <w:rsid w:val="00A50232"/>
     <w:rsid w:val="00A502D3"/>
     <w:rsid w:val="00A50757"/>
     <w:rsid w:val="00A50C0F"/>
     <w:rsid w:val="00A50E54"/>
     <w:rsid w:val="00A50F15"/>
     <w:rsid w:val="00A50F66"/>
     <w:rsid w:val="00A50FAD"/>
     <w:rsid w:val="00A51298"/>
     <w:rsid w:val="00A5174D"/>
+    <w:rsid w:val="00A51866"/>
     <w:rsid w:val="00A518CA"/>
     <w:rsid w:val="00A5190E"/>
     <w:rsid w:val="00A51AA5"/>
     <w:rsid w:val="00A51F52"/>
     <w:rsid w:val="00A523FE"/>
     <w:rsid w:val="00A525BB"/>
     <w:rsid w:val="00A5284C"/>
     <w:rsid w:val="00A52BD8"/>
     <w:rsid w:val="00A52F78"/>
     <w:rsid w:val="00A52F8B"/>
     <w:rsid w:val="00A533B4"/>
     <w:rsid w:val="00A534CF"/>
     <w:rsid w:val="00A535E9"/>
     <w:rsid w:val="00A539F4"/>
     <w:rsid w:val="00A53A49"/>
     <w:rsid w:val="00A53B0C"/>
     <w:rsid w:val="00A540FE"/>
     <w:rsid w:val="00A5483F"/>
     <w:rsid w:val="00A54E49"/>
     <w:rsid w:val="00A55427"/>
     <w:rsid w:val="00A556B5"/>
     <w:rsid w:val="00A55918"/>
     <w:rsid w:val="00A55B61"/>
     <w:rsid w:val="00A55E84"/>
     <w:rsid w:val="00A560FC"/>
@@ -9369,79 +9491,81 @@
     <w:rsid w:val="00AB618B"/>
     <w:rsid w:val="00AB64DD"/>
     <w:rsid w:val="00AB65B3"/>
     <w:rsid w:val="00AB65D5"/>
     <w:rsid w:val="00AB6710"/>
     <w:rsid w:val="00AB6939"/>
     <w:rsid w:val="00AB6DC8"/>
     <w:rsid w:val="00AB723E"/>
     <w:rsid w:val="00AB72DE"/>
     <w:rsid w:val="00AB757F"/>
     <w:rsid w:val="00AB7A0C"/>
     <w:rsid w:val="00AB7C47"/>
     <w:rsid w:val="00AC0097"/>
     <w:rsid w:val="00AC0159"/>
     <w:rsid w:val="00AC040B"/>
     <w:rsid w:val="00AC05B2"/>
     <w:rsid w:val="00AC0EEC"/>
     <w:rsid w:val="00AC0F24"/>
     <w:rsid w:val="00AC1285"/>
     <w:rsid w:val="00AC13DF"/>
     <w:rsid w:val="00AC145F"/>
     <w:rsid w:val="00AC1487"/>
     <w:rsid w:val="00AC198C"/>
     <w:rsid w:val="00AC1C33"/>
     <w:rsid w:val="00AC1C68"/>
+    <w:rsid w:val="00AC1C94"/>
     <w:rsid w:val="00AC212D"/>
     <w:rsid w:val="00AC2331"/>
     <w:rsid w:val="00AC2D02"/>
     <w:rsid w:val="00AC2E22"/>
     <w:rsid w:val="00AC2E53"/>
     <w:rsid w:val="00AC2F0D"/>
     <w:rsid w:val="00AC2F6B"/>
     <w:rsid w:val="00AC3066"/>
     <w:rsid w:val="00AC3094"/>
     <w:rsid w:val="00AC3396"/>
     <w:rsid w:val="00AC342E"/>
     <w:rsid w:val="00AC357E"/>
     <w:rsid w:val="00AC35EE"/>
     <w:rsid w:val="00AC37C1"/>
     <w:rsid w:val="00AC39E7"/>
     <w:rsid w:val="00AC3A98"/>
     <w:rsid w:val="00AC3C12"/>
     <w:rsid w:val="00AC3C38"/>
     <w:rsid w:val="00AC3C4D"/>
     <w:rsid w:val="00AC3E4E"/>
     <w:rsid w:val="00AC4202"/>
     <w:rsid w:val="00AC4923"/>
     <w:rsid w:val="00AC4E79"/>
     <w:rsid w:val="00AC4ECA"/>
     <w:rsid w:val="00AC5114"/>
     <w:rsid w:val="00AC521B"/>
     <w:rsid w:val="00AC55C0"/>
     <w:rsid w:val="00AC581D"/>
     <w:rsid w:val="00AC5CDA"/>
+    <w:rsid w:val="00AC62C8"/>
     <w:rsid w:val="00AC6706"/>
     <w:rsid w:val="00AC6976"/>
     <w:rsid w:val="00AC7208"/>
     <w:rsid w:val="00AC740F"/>
     <w:rsid w:val="00AD00F4"/>
     <w:rsid w:val="00AD02B2"/>
     <w:rsid w:val="00AD045C"/>
     <w:rsid w:val="00AD0483"/>
     <w:rsid w:val="00AD04EA"/>
     <w:rsid w:val="00AD0B23"/>
     <w:rsid w:val="00AD0BFB"/>
     <w:rsid w:val="00AD0C04"/>
     <w:rsid w:val="00AD1460"/>
     <w:rsid w:val="00AD15DF"/>
     <w:rsid w:val="00AD1841"/>
     <w:rsid w:val="00AD1C25"/>
     <w:rsid w:val="00AD1C44"/>
     <w:rsid w:val="00AD1DF1"/>
     <w:rsid w:val="00AD1F0D"/>
     <w:rsid w:val="00AD1F15"/>
     <w:rsid w:val="00AD1F3D"/>
     <w:rsid w:val="00AD2297"/>
     <w:rsid w:val="00AD22BC"/>
     <w:rsid w:val="00AD2ACE"/>
     <w:rsid w:val="00AD3214"/>
@@ -9516,50 +9640,51 @@
     <w:rsid w:val="00AF51BF"/>
     <w:rsid w:val="00AF546E"/>
     <w:rsid w:val="00AF5FC7"/>
     <w:rsid w:val="00AF630E"/>
     <w:rsid w:val="00AF647E"/>
     <w:rsid w:val="00AF65C7"/>
     <w:rsid w:val="00AF6CF3"/>
     <w:rsid w:val="00AF6FEC"/>
     <w:rsid w:val="00AF70A6"/>
     <w:rsid w:val="00AF7551"/>
     <w:rsid w:val="00AF75D6"/>
     <w:rsid w:val="00AF779C"/>
     <w:rsid w:val="00AF78A7"/>
     <w:rsid w:val="00AF7A46"/>
     <w:rsid w:val="00AF7E37"/>
     <w:rsid w:val="00AF7EB8"/>
     <w:rsid w:val="00B0057C"/>
     <w:rsid w:val="00B0061E"/>
     <w:rsid w:val="00B00A0C"/>
     <w:rsid w:val="00B01228"/>
     <w:rsid w:val="00B013EC"/>
     <w:rsid w:val="00B01F96"/>
     <w:rsid w:val="00B0225E"/>
     <w:rsid w:val="00B028F2"/>
     <w:rsid w:val="00B02A3A"/>
+    <w:rsid w:val="00B034D0"/>
     <w:rsid w:val="00B039A3"/>
     <w:rsid w:val="00B039BB"/>
     <w:rsid w:val="00B03C71"/>
     <w:rsid w:val="00B04571"/>
     <w:rsid w:val="00B049D3"/>
     <w:rsid w:val="00B05060"/>
     <w:rsid w:val="00B051D3"/>
     <w:rsid w:val="00B05518"/>
     <w:rsid w:val="00B05CC3"/>
     <w:rsid w:val="00B05D86"/>
     <w:rsid w:val="00B06786"/>
     <w:rsid w:val="00B06A34"/>
     <w:rsid w:val="00B06E07"/>
     <w:rsid w:val="00B06EEF"/>
     <w:rsid w:val="00B06F45"/>
     <w:rsid w:val="00B072E3"/>
     <w:rsid w:val="00B07644"/>
     <w:rsid w:val="00B07973"/>
     <w:rsid w:val="00B07E72"/>
     <w:rsid w:val="00B07FB2"/>
     <w:rsid w:val="00B10874"/>
     <w:rsid w:val="00B108E4"/>
     <w:rsid w:val="00B11174"/>
     <w:rsid w:val="00B11372"/>
     <w:rsid w:val="00B11946"/>
@@ -9629,50 +9754,51 @@
     <w:rsid w:val="00B24C39"/>
     <w:rsid w:val="00B24C61"/>
     <w:rsid w:val="00B24DA3"/>
     <w:rsid w:val="00B2557E"/>
     <w:rsid w:val="00B257C6"/>
     <w:rsid w:val="00B2594C"/>
     <w:rsid w:val="00B25D48"/>
     <w:rsid w:val="00B26909"/>
     <w:rsid w:val="00B26A5B"/>
     <w:rsid w:val="00B27260"/>
     <w:rsid w:val="00B27CA5"/>
     <w:rsid w:val="00B27F08"/>
     <w:rsid w:val="00B3015D"/>
     <w:rsid w:val="00B3050D"/>
     <w:rsid w:val="00B305CD"/>
     <w:rsid w:val="00B30852"/>
     <w:rsid w:val="00B30925"/>
     <w:rsid w:val="00B30D7F"/>
     <w:rsid w:val="00B315C1"/>
     <w:rsid w:val="00B31DBA"/>
     <w:rsid w:val="00B3253C"/>
     <w:rsid w:val="00B32A2D"/>
     <w:rsid w:val="00B32AC6"/>
     <w:rsid w:val="00B32BE0"/>
     <w:rsid w:val="00B330F2"/>
+    <w:rsid w:val="00B335D1"/>
     <w:rsid w:val="00B33A73"/>
     <w:rsid w:val="00B33B1C"/>
     <w:rsid w:val="00B33C01"/>
     <w:rsid w:val="00B33D40"/>
     <w:rsid w:val="00B341AC"/>
     <w:rsid w:val="00B34B05"/>
     <w:rsid w:val="00B34C20"/>
     <w:rsid w:val="00B3506A"/>
     <w:rsid w:val="00B35166"/>
     <w:rsid w:val="00B35850"/>
     <w:rsid w:val="00B35B07"/>
     <w:rsid w:val="00B365D3"/>
     <w:rsid w:val="00B36728"/>
     <w:rsid w:val="00B36E2A"/>
     <w:rsid w:val="00B3701F"/>
     <w:rsid w:val="00B37047"/>
     <w:rsid w:val="00B3707D"/>
     <w:rsid w:val="00B37122"/>
     <w:rsid w:val="00B376B9"/>
     <w:rsid w:val="00B40032"/>
     <w:rsid w:val="00B4027D"/>
     <w:rsid w:val="00B406DC"/>
     <w:rsid w:val="00B4088F"/>
     <w:rsid w:val="00B40922"/>
     <w:rsid w:val="00B409C6"/>
@@ -9682,50 +9808,51 @@
     <w:rsid w:val="00B40EA0"/>
     <w:rsid w:val="00B41058"/>
     <w:rsid w:val="00B41860"/>
     <w:rsid w:val="00B41B03"/>
     <w:rsid w:val="00B41EDB"/>
     <w:rsid w:val="00B42168"/>
     <w:rsid w:val="00B42343"/>
     <w:rsid w:val="00B42495"/>
     <w:rsid w:val="00B42513"/>
     <w:rsid w:val="00B425AC"/>
     <w:rsid w:val="00B42BF7"/>
     <w:rsid w:val="00B42C7D"/>
     <w:rsid w:val="00B42C8D"/>
     <w:rsid w:val="00B42F51"/>
     <w:rsid w:val="00B44723"/>
     <w:rsid w:val="00B449A1"/>
     <w:rsid w:val="00B44AC5"/>
     <w:rsid w:val="00B45198"/>
     <w:rsid w:val="00B4538B"/>
     <w:rsid w:val="00B4598C"/>
     <w:rsid w:val="00B469DF"/>
     <w:rsid w:val="00B46CAB"/>
     <w:rsid w:val="00B475F9"/>
     <w:rsid w:val="00B476B0"/>
     <w:rsid w:val="00B502FA"/>
+    <w:rsid w:val="00B504A6"/>
     <w:rsid w:val="00B504CC"/>
     <w:rsid w:val="00B5077A"/>
     <w:rsid w:val="00B5085F"/>
     <w:rsid w:val="00B509D1"/>
     <w:rsid w:val="00B50A25"/>
     <w:rsid w:val="00B50FBB"/>
     <w:rsid w:val="00B51547"/>
     <w:rsid w:val="00B517C3"/>
     <w:rsid w:val="00B5190F"/>
     <w:rsid w:val="00B5199D"/>
     <w:rsid w:val="00B51A82"/>
     <w:rsid w:val="00B51E3F"/>
     <w:rsid w:val="00B52C26"/>
     <w:rsid w:val="00B52CC5"/>
     <w:rsid w:val="00B52D28"/>
     <w:rsid w:val="00B530C0"/>
     <w:rsid w:val="00B53407"/>
     <w:rsid w:val="00B53B86"/>
     <w:rsid w:val="00B53F74"/>
     <w:rsid w:val="00B5401A"/>
     <w:rsid w:val="00B5404B"/>
     <w:rsid w:val="00B54055"/>
     <w:rsid w:val="00B54CE5"/>
     <w:rsid w:val="00B54E9C"/>
     <w:rsid w:val="00B55B00"/>
@@ -9738,98 +9865,100 @@
     <w:rsid w:val="00B57747"/>
     <w:rsid w:val="00B57A16"/>
     <w:rsid w:val="00B57E9F"/>
     <w:rsid w:val="00B603A7"/>
     <w:rsid w:val="00B603AA"/>
     <w:rsid w:val="00B603C6"/>
     <w:rsid w:val="00B60402"/>
     <w:rsid w:val="00B607AC"/>
     <w:rsid w:val="00B607B6"/>
     <w:rsid w:val="00B609A7"/>
     <w:rsid w:val="00B60C26"/>
     <w:rsid w:val="00B60F00"/>
     <w:rsid w:val="00B61153"/>
     <w:rsid w:val="00B614A6"/>
     <w:rsid w:val="00B61500"/>
     <w:rsid w:val="00B61714"/>
     <w:rsid w:val="00B62204"/>
     <w:rsid w:val="00B63177"/>
     <w:rsid w:val="00B6324E"/>
     <w:rsid w:val="00B6328B"/>
     <w:rsid w:val="00B63494"/>
     <w:rsid w:val="00B635B8"/>
     <w:rsid w:val="00B63746"/>
     <w:rsid w:val="00B639F1"/>
     <w:rsid w:val="00B639F6"/>
+    <w:rsid w:val="00B641DC"/>
     <w:rsid w:val="00B6502E"/>
     <w:rsid w:val="00B655AB"/>
     <w:rsid w:val="00B6565B"/>
     <w:rsid w:val="00B65867"/>
     <w:rsid w:val="00B6589E"/>
     <w:rsid w:val="00B66916"/>
     <w:rsid w:val="00B66F5F"/>
     <w:rsid w:val="00B67207"/>
     <w:rsid w:val="00B67DAB"/>
     <w:rsid w:val="00B67F96"/>
     <w:rsid w:val="00B7019D"/>
     <w:rsid w:val="00B70412"/>
     <w:rsid w:val="00B704EC"/>
     <w:rsid w:val="00B70A7E"/>
     <w:rsid w:val="00B70BF9"/>
     <w:rsid w:val="00B70EDF"/>
     <w:rsid w:val="00B71790"/>
     <w:rsid w:val="00B71A0D"/>
     <w:rsid w:val="00B72526"/>
     <w:rsid w:val="00B72774"/>
     <w:rsid w:val="00B72DB1"/>
     <w:rsid w:val="00B7346B"/>
     <w:rsid w:val="00B74497"/>
     <w:rsid w:val="00B74785"/>
     <w:rsid w:val="00B747D5"/>
     <w:rsid w:val="00B74E46"/>
     <w:rsid w:val="00B74EA0"/>
     <w:rsid w:val="00B7503C"/>
     <w:rsid w:val="00B75390"/>
     <w:rsid w:val="00B75972"/>
     <w:rsid w:val="00B75F06"/>
     <w:rsid w:val="00B762C7"/>
     <w:rsid w:val="00B764D4"/>
     <w:rsid w:val="00B767E0"/>
     <w:rsid w:val="00B76A28"/>
     <w:rsid w:val="00B76FDA"/>
     <w:rsid w:val="00B77124"/>
     <w:rsid w:val="00B77295"/>
     <w:rsid w:val="00B775A5"/>
     <w:rsid w:val="00B775DE"/>
     <w:rsid w:val="00B778DB"/>
     <w:rsid w:val="00B77F35"/>
     <w:rsid w:val="00B80037"/>
     <w:rsid w:val="00B80226"/>
     <w:rsid w:val="00B8028F"/>
     <w:rsid w:val="00B806A1"/>
     <w:rsid w:val="00B80E58"/>
     <w:rsid w:val="00B8103A"/>
+    <w:rsid w:val="00B81130"/>
     <w:rsid w:val="00B8127B"/>
     <w:rsid w:val="00B817CB"/>
     <w:rsid w:val="00B81928"/>
     <w:rsid w:val="00B81C62"/>
     <w:rsid w:val="00B81F35"/>
     <w:rsid w:val="00B8257B"/>
     <w:rsid w:val="00B826C5"/>
     <w:rsid w:val="00B829B9"/>
     <w:rsid w:val="00B82D1C"/>
     <w:rsid w:val="00B82D7B"/>
     <w:rsid w:val="00B82FEB"/>
     <w:rsid w:val="00B83047"/>
     <w:rsid w:val="00B8304E"/>
     <w:rsid w:val="00B830BC"/>
     <w:rsid w:val="00B831C4"/>
     <w:rsid w:val="00B83281"/>
     <w:rsid w:val="00B83D83"/>
     <w:rsid w:val="00B83E0E"/>
     <w:rsid w:val="00B8400E"/>
     <w:rsid w:val="00B841C0"/>
     <w:rsid w:val="00B84D54"/>
     <w:rsid w:val="00B84F56"/>
     <w:rsid w:val="00B853AF"/>
     <w:rsid w:val="00B85B59"/>
     <w:rsid w:val="00B85C53"/>
@@ -9850,117 +9979,120 @@
     <w:rsid w:val="00B90D27"/>
     <w:rsid w:val="00B91AB2"/>
     <w:rsid w:val="00B91B1A"/>
     <w:rsid w:val="00B91D62"/>
     <w:rsid w:val="00B91F2E"/>
     <w:rsid w:val="00B924E1"/>
     <w:rsid w:val="00B926D7"/>
     <w:rsid w:val="00B9276F"/>
     <w:rsid w:val="00B92A50"/>
     <w:rsid w:val="00B92B6F"/>
     <w:rsid w:val="00B92C0A"/>
     <w:rsid w:val="00B92D8A"/>
     <w:rsid w:val="00B92F4D"/>
     <w:rsid w:val="00B93128"/>
     <w:rsid w:val="00B934D8"/>
     <w:rsid w:val="00B9351A"/>
     <w:rsid w:val="00B935AE"/>
     <w:rsid w:val="00B9367C"/>
     <w:rsid w:val="00B93AA1"/>
     <w:rsid w:val="00B93ABA"/>
     <w:rsid w:val="00B942EC"/>
     <w:rsid w:val="00B94463"/>
     <w:rsid w:val="00B947C6"/>
     <w:rsid w:val="00B94B4B"/>
     <w:rsid w:val="00B95445"/>
+    <w:rsid w:val="00B95CBA"/>
     <w:rsid w:val="00B95CCA"/>
     <w:rsid w:val="00B95F36"/>
     <w:rsid w:val="00B96303"/>
     <w:rsid w:val="00B9631F"/>
     <w:rsid w:val="00B96BCF"/>
     <w:rsid w:val="00B96EA4"/>
     <w:rsid w:val="00B9767C"/>
     <w:rsid w:val="00B97B04"/>
     <w:rsid w:val="00B97C71"/>
     <w:rsid w:val="00BA0042"/>
     <w:rsid w:val="00BA041C"/>
     <w:rsid w:val="00BA094D"/>
     <w:rsid w:val="00BA099B"/>
     <w:rsid w:val="00BA0BB8"/>
     <w:rsid w:val="00BA0C90"/>
     <w:rsid w:val="00BA0CB0"/>
     <w:rsid w:val="00BA155B"/>
     <w:rsid w:val="00BA1A8B"/>
     <w:rsid w:val="00BA1AA8"/>
     <w:rsid w:val="00BA1B13"/>
     <w:rsid w:val="00BA1D1E"/>
     <w:rsid w:val="00BA20D5"/>
     <w:rsid w:val="00BA2306"/>
     <w:rsid w:val="00BA23FC"/>
     <w:rsid w:val="00BA28F4"/>
     <w:rsid w:val="00BA2FC7"/>
     <w:rsid w:val="00BA319C"/>
     <w:rsid w:val="00BA3569"/>
     <w:rsid w:val="00BA359E"/>
     <w:rsid w:val="00BA38E9"/>
     <w:rsid w:val="00BA3C34"/>
     <w:rsid w:val="00BA5411"/>
     <w:rsid w:val="00BA5EA1"/>
     <w:rsid w:val="00BA6098"/>
     <w:rsid w:val="00BA63CD"/>
     <w:rsid w:val="00BA6603"/>
     <w:rsid w:val="00BA6845"/>
     <w:rsid w:val="00BA6D38"/>
     <w:rsid w:val="00BA76E8"/>
     <w:rsid w:val="00BA7A96"/>
     <w:rsid w:val="00BA7CA0"/>
     <w:rsid w:val="00BB016B"/>
     <w:rsid w:val="00BB02BF"/>
     <w:rsid w:val="00BB037D"/>
     <w:rsid w:val="00BB057B"/>
     <w:rsid w:val="00BB0EAF"/>
     <w:rsid w:val="00BB1336"/>
     <w:rsid w:val="00BB148B"/>
+    <w:rsid w:val="00BB15E7"/>
     <w:rsid w:val="00BB1AFE"/>
     <w:rsid w:val="00BB1D1F"/>
     <w:rsid w:val="00BB2069"/>
     <w:rsid w:val="00BB206A"/>
     <w:rsid w:val="00BB2335"/>
     <w:rsid w:val="00BB2509"/>
     <w:rsid w:val="00BB2A1B"/>
     <w:rsid w:val="00BB2BE1"/>
     <w:rsid w:val="00BB38E1"/>
     <w:rsid w:val="00BB3BB3"/>
     <w:rsid w:val="00BB3C29"/>
     <w:rsid w:val="00BB3C8A"/>
     <w:rsid w:val="00BB40E1"/>
     <w:rsid w:val="00BB43D8"/>
     <w:rsid w:val="00BB458E"/>
     <w:rsid w:val="00BB45F6"/>
     <w:rsid w:val="00BB46B1"/>
     <w:rsid w:val="00BB4768"/>
     <w:rsid w:val="00BB48C5"/>
+    <w:rsid w:val="00BB4B6F"/>
     <w:rsid w:val="00BB5039"/>
     <w:rsid w:val="00BB711B"/>
     <w:rsid w:val="00BB7376"/>
     <w:rsid w:val="00BB74AA"/>
     <w:rsid w:val="00BB753A"/>
     <w:rsid w:val="00BB7CB1"/>
     <w:rsid w:val="00BB7E49"/>
     <w:rsid w:val="00BB7ED5"/>
     <w:rsid w:val="00BC0805"/>
     <w:rsid w:val="00BC0BB1"/>
     <w:rsid w:val="00BC0C0F"/>
     <w:rsid w:val="00BC146A"/>
     <w:rsid w:val="00BC188F"/>
     <w:rsid w:val="00BC1E55"/>
     <w:rsid w:val="00BC22A4"/>
     <w:rsid w:val="00BC230C"/>
     <w:rsid w:val="00BC2390"/>
     <w:rsid w:val="00BC2536"/>
     <w:rsid w:val="00BC26D5"/>
     <w:rsid w:val="00BC288C"/>
     <w:rsid w:val="00BC2B69"/>
     <w:rsid w:val="00BC2C98"/>
     <w:rsid w:val="00BC2DA0"/>
     <w:rsid w:val="00BC341A"/>
     <w:rsid w:val="00BC37DA"/>
@@ -10338,89 +10470,91 @@
     <w:rsid w:val="00C64264"/>
     <w:rsid w:val="00C645CA"/>
     <w:rsid w:val="00C64814"/>
     <w:rsid w:val="00C64A5A"/>
     <w:rsid w:val="00C64B53"/>
     <w:rsid w:val="00C64C48"/>
     <w:rsid w:val="00C64E37"/>
     <w:rsid w:val="00C65064"/>
     <w:rsid w:val="00C650A9"/>
     <w:rsid w:val="00C65502"/>
     <w:rsid w:val="00C6577B"/>
     <w:rsid w:val="00C65838"/>
     <w:rsid w:val="00C65950"/>
     <w:rsid w:val="00C65A5E"/>
     <w:rsid w:val="00C65B53"/>
     <w:rsid w:val="00C65BFC"/>
     <w:rsid w:val="00C66668"/>
     <w:rsid w:val="00C66E9D"/>
     <w:rsid w:val="00C66EA2"/>
     <w:rsid w:val="00C67547"/>
     <w:rsid w:val="00C67B9F"/>
     <w:rsid w:val="00C67CC8"/>
     <w:rsid w:val="00C7003F"/>
     <w:rsid w:val="00C70AA2"/>
     <w:rsid w:val="00C70BC9"/>
+    <w:rsid w:val="00C7126D"/>
     <w:rsid w:val="00C7146A"/>
     <w:rsid w:val="00C7176B"/>
     <w:rsid w:val="00C719A1"/>
     <w:rsid w:val="00C71CA0"/>
     <w:rsid w:val="00C7235C"/>
     <w:rsid w:val="00C7295C"/>
     <w:rsid w:val="00C72D30"/>
     <w:rsid w:val="00C73243"/>
     <w:rsid w:val="00C733D9"/>
     <w:rsid w:val="00C73978"/>
     <w:rsid w:val="00C73D4E"/>
     <w:rsid w:val="00C741CA"/>
     <w:rsid w:val="00C74E2F"/>
     <w:rsid w:val="00C74E59"/>
     <w:rsid w:val="00C74FCF"/>
     <w:rsid w:val="00C754C7"/>
     <w:rsid w:val="00C75C0F"/>
     <w:rsid w:val="00C75C86"/>
     <w:rsid w:val="00C76196"/>
     <w:rsid w:val="00C76302"/>
     <w:rsid w:val="00C764D1"/>
     <w:rsid w:val="00C76BA5"/>
     <w:rsid w:val="00C76E4E"/>
     <w:rsid w:val="00C76FC0"/>
     <w:rsid w:val="00C7735F"/>
     <w:rsid w:val="00C77614"/>
     <w:rsid w:val="00C8032C"/>
     <w:rsid w:val="00C80EBC"/>
     <w:rsid w:val="00C8124C"/>
     <w:rsid w:val="00C81408"/>
     <w:rsid w:val="00C8155B"/>
     <w:rsid w:val="00C82868"/>
     <w:rsid w:val="00C829A7"/>
     <w:rsid w:val="00C82C17"/>
     <w:rsid w:val="00C8327C"/>
     <w:rsid w:val="00C835AA"/>
     <w:rsid w:val="00C83B47"/>
     <w:rsid w:val="00C83E42"/>
     <w:rsid w:val="00C83EE7"/>
+    <w:rsid w:val="00C83F4F"/>
     <w:rsid w:val="00C84104"/>
     <w:rsid w:val="00C84CE4"/>
     <w:rsid w:val="00C85023"/>
     <w:rsid w:val="00C85413"/>
     <w:rsid w:val="00C8565A"/>
     <w:rsid w:val="00C85D33"/>
     <w:rsid w:val="00C85E8C"/>
     <w:rsid w:val="00C86279"/>
     <w:rsid w:val="00C8632E"/>
     <w:rsid w:val="00C86549"/>
     <w:rsid w:val="00C867DD"/>
     <w:rsid w:val="00C868D7"/>
     <w:rsid w:val="00C86BED"/>
     <w:rsid w:val="00C86D4D"/>
     <w:rsid w:val="00C86DCD"/>
     <w:rsid w:val="00C86F22"/>
     <w:rsid w:val="00C87076"/>
     <w:rsid w:val="00C87294"/>
     <w:rsid w:val="00C873EA"/>
     <w:rsid w:val="00C87909"/>
     <w:rsid w:val="00C87A77"/>
     <w:rsid w:val="00C87BAD"/>
     <w:rsid w:val="00C87CB8"/>
     <w:rsid w:val="00C87F64"/>
     <w:rsid w:val="00C901B3"/>
@@ -10455,50 +10589,51 @@
     <w:rsid w:val="00C95CF1"/>
     <w:rsid w:val="00C962CF"/>
     <w:rsid w:val="00C963DA"/>
     <w:rsid w:val="00C96CAB"/>
     <w:rsid w:val="00C971FB"/>
     <w:rsid w:val="00C97279"/>
     <w:rsid w:val="00C9785C"/>
     <w:rsid w:val="00C97ABA"/>
     <w:rsid w:val="00C97C8E"/>
     <w:rsid w:val="00CA028F"/>
     <w:rsid w:val="00CA06B1"/>
     <w:rsid w:val="00CA0EE5"/>
     <w:rsid w:val="00CA0F61"/>
     <w:rsid w:val="00CA1240"/>
     <w:rsid w:val="00CA1676"/>
     <w:rsid w:val="00CA1754"/>
     <w:rsid w:val="00CA1E2B"/>
     <w:rsid w:val="00CA2406"/>
     <w:rsid w:val="00CA2731"/>
     <w:rsid w:val="00CA2AB0"/>
     <w:rsid w:val="00CA31B3"/>
     <w:rsid w:val="00CA33DC"/>
     <w:rsid w:val="00CA35FB"/>
     <w:rsid w:val="00CA368B"/>
     <w:rsid w:val="00CA3C15"/>
+    <w:rsid w:val="00CA45A6"/>
     <w:rsid w:val="00CA4778"/>
     <w:rsid w:val="00CA4B55"/>
     <w:rsid w:val="00CA4BE2"/>
     <w:rsid w:val="00CA5007"/>
     <w:rsid w:val="00CA5172"/>
     <w:rsid w:val="00CA5739"/>
     <w:rsid w:val="00CA58A3"/>
     <w:rsid w:val="00CA59D9"/>
     <w:rsid w:val="00CA5B7E"/>
     <w:rsid w:val="00CA5ECF"/>
     <w:rsid w:val="00CA5FDB"/>
     <w:rsid w:val="00CA6039"/>
     <w:rsid w:val="00CA6566"/>
     <w:rsid w:val="00CA66F0"/>
     <w:rsid w:val="00CA6A94"/>
     <w:rsid w:val="00CA6CA9"/>
     <w:rsid w:val="00CA6D2D"/>
     <w:rsid w:val="00CA6F61"/>
     <w:rsid w:val="00CA70E7"/>
     <w:rsid w:val="00CA75E6"/>
     <w:rsid w:val="00CA7CF8"/>
     <w:rsid w:val="00CA7D89"/>
     <w:rsid w:val="00CB0020"/>
     <w:rsid w:val="00CB004A"/>
     <w:rsid w:val="00CB00D0"/>
@@ -10781,71 +10916,73 @@
     <w:rsid w:val="00D32008"/>
     <w:rsid w:val="00D320EF"/>
     <w:rsid w:val="00D322FB"/>
     <w:rsid w:val="00D33234"/>
     <w:rsid w:val="00D3327F"/>
     <w:rsid w:val="00D335A7"/>
     <w:rsid w:val="00D33878"/>
     <w:rsid w:val="00D33C8F"/>
     <w:rsid w:val="00D33CE1"/>
     <w:rsid w:val="00D33DB1"/>
     <w:rsid w:val="00D33F82"/>
     <w:rsid w:val="00D3419C"/>
     <w:rsid w:val="00D343D9"/>
     <w:rsid w:val="00D347D1"/>
     <w:rsid w:val="00D349EB"/>
     <w:rsid w:val="00D34C42"/>
     <w:rsid w:val="00D3515D"/>
     <w:rsid w:val="00D356A8"/>
     <w:rsid w:val="00D361E2"/>
     <w:rsid w:val="00D36377"/>
     <w:rsid w:val="00D3647E"/>
     <w:rsid w:val="00D36886"/>
     <w:rsid w:val="00D36938"/>
     <w:rsid w:val="00D36AB0"/>
     <w:rsid w:val="00D36C0C"/>
+    <w:rsid w:val="00D36CEF"/>
     <w:rsid w:val="00D36EEA"/>
     <w:rsid w:val="00D37477"/>
     <w:rsid w:val="00D376E7"/>
     <w:rsid w:val="00D3779B"/>
     <w:rsid w:val="00D37BD3"/>
     <w:rsid w:val="00D400E3"/>
     <w:rsid w:val="00D402DF"/>
     <w:rsid w:val="00D40333"/>
     <w:rsid w:val="00D403EB"/>
     <w:rsid w:val="00D410FB"/>
     <w:rsid w:val="00D41170"/>
     <w:rsid w:val="00D4170F"/>
     <w:rsid w:val="00D41E90"/>
     <w:rsid w:val="00D42565"/>
     <w:rsid w:val="00D428E0"/>
     <w:rsid w:val="00D43045"/>
     <w:rsid w:val="00D431AD"/>
     <w:rsid w:val="00D43622"/>
     <w:rsid w:val="00D43BA0"/>
     <w:rsid w:val="00D4441D"/>
     <w:rsid w:val="00D4451D"/>
+    <w:rsid w:val="00D44569"/>
     <w:rsid w:val="00D445BF"/>
     <w:rsid w:val="00D44820"/>
     <w:rsid w:val="00D449BB"/>
     <w:rsid w:val="00D44B0A"/>
     <w:rsid w:val="00D44C31"/>
     <w:rsid w:val="00D45053"/>
     <w:rsid w:val="00D45668"/>
     <w:rsid w:val="00D459E3"/>
     <w:rsid w:val="00D45B6F"/>
     <w:rsid w:val="00D45BB3"/>
     <w:rsid w:val="00D46092"/>
     <w:rsid w:val="00D461BC"/>
     <w:rsid w:val="00D464E9"/>
     <w:rsid w:val="00D467CA"/>
     <w:rsid w:val="00D46830"/>
     <w:rsid w:val="00D46921"/>
     <w:rsid w:val="00D46BA2"/>
     <w:rsid w:val="00D47060"/>
     <w:rsid w:val="00D4752C"/>
     <w:rsid w:val="00D47AD5"/>
     <w:rsid w:val="00D47B50"/>
     <w:rsid w:val="00D47C8F"/>
     <w:rsid w:val="00D47DD9"/>
     <w:rsid w:val="00D47FD3"/>
     <w:rsid w:val="00D50048"/>
@@ -10992,65 +11129,67 @@
     <w:rsid w:val="00D927BD"/>
     <w:rsid w:val="00D92CA1"/>
     <w:rsid w:val="00D92D13"/>
     <w:rsid w:val="00D93137"/>
     <w:rsid w:val="00D93597"/>
     <w:rsid w:val="00D93683"/>
     <w:rsid w:val="00D93B08"/>
     <w:rsid w:val="00D94CE4"/>
     <w:rsid w:val="00D94F8B"/>
     <w:rsid w:val="00D957ED"/>
     <w:rsid w:val="00D95910"/>
     <w:rsid w:val="00D95B31"/>
     <w:rsid w:val="00D95BA5"/>
     <w:rsid w:val="00D96406"/>
     <w:rsid w:val="00D96559"/>
     <w:rsid w:val="00D96B0E"/>
     <w:rsid w:val="00D96CA9"/>
     <w:rsid w:val="00D96E4E"/>
     <w:rsid w:val="00D97774"/>
     <w:rsid w:val="00D978C9"/>
     <w:rsid w:val="00D97BA6"/>
     <w:rsid w:val="00D97CBD"/>
     <w:rsid w:val="00DA044A"/>
     <w:rsid w:val="00DA0A68"/>
     <w:rsid w:val="00DA1061"/>
+    <w:rsid w:val="00DA10BA"/>
     <w:rsid w:val="00DA10FF"/>
     <w:rsid w:val="00DA1148"/>
     <w:rsid w:val="00DA1159"/>
     <w:rsid w:val="00DA19CF"/>
     <w:rsid w:val="00DA19DE"/>
     <w:rsid w:val="00DA1AA9"/>
     <w:rsid w:val="00DA1BBD"/>
     <w:rsid w:val="00DA1F9F"/>
     <w:rsid w:val="00DA2134"/>
     <w:rsid w:val="00DA23F8"/>
     <w:rsid w:val="00DA2542"/>
     <w:rsid w:val="00DA2699"/>
     <w:rsid w:val="00DA2A51"/>
     <w:rsid w:val="00DA2D6F"/>
     <w:rsid w:val="00DA35B1"/>
+    <w:rsid w:val="00DA3775"/>
     <w:rsid w:val="00DA3871"/>
     <w:rsid w:val="00DA3A11"/>
     <w:rsid w:val="00DA3C85"/>
     <w:rsid w:val="00DA3C9D"/>
     <w:rsid w:val="00DA4662"/>
     <w:rsid w:val="00DA48FE"/>
     <w:rsid w:val="00DA4C63"/>
     <w:rsid w:val="00DA4E40"/>
     <w:rsid w:val="00DA552B"/>
     <w:rsid w:val="00DA585C"/>
     <w:rsid w:val="00DA59C1"/>
     <w:rsid w:val="00DA5CE8"/>
     <w:rsid w:val="00DA5E33"/>
     <w:rsid w:val="00DA5EA6"/>
     <w:rsid w:val="00DA657F"/>
     <w:rsid w:val="00DA65D0"/>
     <w:rsid w:val="00DA6805"/>
     <w:rsid w:val="00DA6E7A"/>
     <w:rsid w:val="00DA7161"/>
     <w:rsid w:val="00DA744B"/>
     <w:rsid w:val="00DA79D5"/>
     <w:rsid w:val="00DB01D1"/>
     <w:rsid w:val="00DB06D1"/>
     <w:rsid w:val="00DB0A8A"/>
     <w:rsid w:val="00DB0D2B"/>
@@ -11133,50 +11272,51 @@
     <w:rsid w:val="00DD278D"/>
     <w:rsid w:val="00DD27F2"/>
     <w:rsid w:val="00DD2844"/>
     <w:rsid w:val="00DD2A18"/>
     <w:rsid w:val="00DD2D07"/>
     <w:rsid w:val="00DD30B8"/>
     <w:rsid w:val="00DD31FF"/>
     <w:rsid w:val="00DD33A0"/>
     <w:rsid w:val="00DD374D"/>
     <w:rsid w:val="00DD3865"/>
     <w:rsid w:val="00DD3BD1"/>
     <w:rsid w:val="00DD3BE9"/>
     <w:rsid w:val="00DD3D17"/>
     <w:rsid w:val="00DD3E70"/>
     <w:rsid w:val="00DD3FC2"/>
     <w:rsid w:val="00DD43F6"/>
     <w:rsid w:val="00DD4562"/>
     <w:rsid w:val="00DD4900"/>
     <w:rsid w:val="00DD4973"/>
     <w:rsid w:val="00DD4E7C"/>
     <w:rsid w:val="00DD566E"/>
     <w:rsid w:val="00DD5C3D"/>
     <w:rsid w:val="00DD5EC4"/>
     <w:rsid w:val="00DD5FE4"/>
     <w:rsid w:val="00DD6019"/>
+    <w:rsid w:val="00DD61BF"/>
     <w:rsid w:val="00DD65AB"/>
     <w:rsid w:val="00DD6740"/>
     <w:rsid w:val="00DD74D3"/>
     <w:rsid w:val="00DD74EC"/>
     <w:rsid w:val="00DD7506"/>
     <w:rsid w:val="00DD7843"/>
     <w:rsid w:val="00DD788B"/>
     <w:rsid w:val="00DE0412"/>
     <w:rsid w:val="00DE04B8"/>
     <w:rsid w:val="00DE0AA4"/>
     <w:rsid w:val="00DE0F52"/>
     <w:rsid w:val="00DE10FA"/>
     <w:rsid w:val="00DE141D"/>
     <w:rsid w:val="00DE1424"/>
     <w:rsid w:val="00DE1D6F"/>
     <w:rsid w:val="00DE202B"/>
     <w:rsid w:val="00DE210A"/>
     <w:rsid w:val="00DE2423"/>
     <w:rsid w:val="00DE2810"/>
     <w:rsid w:val="00DE29B1"/>
     <w:rsid w:val="00DE2AAE"/>
     <w:rsid w:val="00DE2B27"/>
     <w:rsid w:val="00DE2D79"/>
     <w:rsid w:val="00DE3244"/>
     <w:rsid w:val="00DE37F3"/>
@@ -11261,50 +11401,51 @@
     <w:rsid w:val="00E06D8D"/>
     <w:rsid w:val="00E06FA8"/>
     <w:rsid w:val="00E07475"/>
     <w:rsid w:val="00E07890"/>
     <w:rsid w:val="00E07E71"/>
     <w:rsid w:val="00E102F7"/>
     <w:rsid w:val="00E10321"/>
     <w:rsid w:val="00E10742"/>
     <w:rsid w:val="00E10EBF"/>
     <w:rsid w:val="00E116A0"/>
     <w:rsid w:val="00E1183C"/>
     <w:rsid w:val="00E118C7"/>
     <w:rsid w:val="00E11A35"/>
     <w:rsid w:val="00E11CB4"/>
     <w:rsid w:val="00E12136"/>
     <w:rsid w:val="00E12B0A"/>
     <w:rsid w:val="00E12B34"/>
     <w:rsid w:val="00E1335B"/>
     <w:rsid w:val="00E1343D"/>
     <w:rsid w:val="00E136FF"/>
     <w:rsid w:val="00E13805"/>
     <w:rsid w:val="00E13E2C"/>
     <w:rsid w:val="00E13F1E"/>
     <w:rsid w:val="00E1406B"/>
     <w:rsid w:val="00E144AF"/>
+    <w:rsid w:val="00E14772"/>
     <w:rsid w:val="00E14A55"/>
     <w:rsid w:val="00E15013"/>
     <w:rsid w:val="00E15624"/>
     <w:rsid w:val="00E159AE"/>
     <w:rsid w:val="00E15BF4"/>
     <w:rsid w:val="00E15C0D"/>
     <w:rsid w:val="00E15E9E"/>
     <w:rsid w:val="00E16915"/>
     <w:rsid w:val="00E16A94"/>
     <w:rsid w:val="00E16AEA"/>
     <w:rsid w:val="00E16BE7"/>
     <w:rsid w:val="00E16FDB"/>
     <w:rsid w:val="00E1720C"/>
     <w:rsid w:val="00E17804"/>
     <w:rsid w:val="00E17858"/>
     <w:rsid w:val="00E178B5"/>
     <w:rsid w:val="00E17BEB"/>
     <w:rsid w:val="00E17DA1"/>
     <w:rsid w:val="00E2012C"/>
     <w:rsid w:val="00E203FB"/>
     <w:rsid w:val="00E20B17"/>
     <w:rsid w:val="00E20BFA"/>
     <w:rsid w:val="00E20D2E"/>
     <w:rsid w:val="00E20E7C"/>
     <w:rsid w:val="00E20EBA"/>
@@ -11388,50 +11529,51 @@
     <w:rsid w:val="00E42B48"/>
     <w:rsid w:val="00E42D3E"/>
     <w:rsid w:val="00E42DED"/>
     <w:rsid w:val="00E42FA2"/>
     <w:rsid w:val="00E433AE"/>
     <w:rsid w:val="00E43DDB"/>
     <w:rsid w:val="00E43EA2"/>
     <w:rsid w:val="00E43F52"/>
     <w:rsid w:val="00E4421E"/>
     <w:rsid w:val="00E446BA"/>
     <w:rsid w:val="00E446D0"/>
     <w:rsid w:val="00E44E15"/>
     <w:rsid w:val="00E44FED"/>
     <w:rsid w:val="00E45195"/>
     <w:rsid w:val="00E45230"/>
     <w:rsid w:val="00E45632"/>
     <w:rsid w:val="00E456E4"/>
     <w:rsid w:val="00E46060"/>
     <w:rsid w:val="00E46072"/>
     <w:rsid w:val="00E460C0"/>
     <w:rsid w:val="00E462F3"/>
     <w:rsid w:val="00E468A4"/>
     <w:rsid w:val="00E473C8"/>
     <w:rsid w:val="00E4757B"/>
     <w:rsid w:val="00E478B4"/>
+    <w:rsid w:val="00E47B7B"/>
     <w:rsid w:val="00E47DE5"/>
     <w:rsid w:val="00E47FA6"/>
     <w:rsid w:val="00E50092"/>
     <w:rsid w:val="00E50843"/>
     <w:rsid w:val="00E50F59"/>
     <w:rsid w:val="00E50FB7"/>
     <w:rsid w:val="00E51478"/>
     <w:rsid w:val="00E5151D"/>
     <w:rsid w:val="00E5182C"/>
     <w:rsid w:val="00E5198F"/>
     <w:rsid w:val="00E51C4F"/>
     <w:rsid w:val="00E51F2A"/>
     <w:rsid w:val="00E520A4"/>
     <w:rsid w:val="00E52345"/>
     <w:rsid w:val="00E52489"/>
     <w:rsid w:val="00E52704"/>
     <w:rsid w:val="00E5275A"/>
     <w:rsid w:val="00E528CE"/>
     <w:rsid w:val="00E52EDF"/>
     <w:rsid w:val="00E53C5B"/>
     <w:rsid w:val="00E53ED6"/>
     <w:rsid w:val="00E5406A"/>
     <w:rsid w:val="00E55230"/>
     <w:rsid w:val="00E55368"/>
     <w:rsid w:val="00E5536C"/>
@@ -11487,53 +11629,55 @@
     <w:rsid w:val="00E7018D"/>
     <w:rsid w:val="00E702B8"/>
     <w:rsid w:val="00E705BB"/>
     <w:rsid w:val="00E705EF"/>
     <w:rsid w:val="00E70617"/>
     <w:rsid w:val="00E70B47"/>
     <w:rsid w:val="00E711CB"/>
     <w:rsid w:val="00E71447"/>
     <w:rsid w:val="00E71B9B"/>
     <w:rsid w:val="00E7204C"/>
     <w:rsid w:val="00E72053"/>
     <w:rsid w:val="00E7290C"/>
     <w:rsid w:val="00E72BB1"/>
     <w:rsid w:val="00E72BBA"/>
     <w:rsid w:val="00E72F9C"/>
     <w:rsid w:val="00E73177"/>
     <w:rsid w:val="00E7339B"/>
     <w:rsid w:val="00E73549"/>
     <w:rsid w:val="00E7379A"/>
     <w:rsid w:val="00E73EDA"/>
     <w:rsid w:val="00E749CB"/>
     <w:rsid w:val="00E74DF4"/>
     <w:rsid w:val="00E74EDF"/>
     <w:rsid w:val="00E751CB"/>
     <w:rsid w:val="00E75574"/>
+    <w:rsid w:val="00E755B3"/>
     <w:rsid w:val="00E75762"/>
     <w:rsid w:val="00E75A3F"/>
     <w:rsid w:val="00E75B6C"/>
+    <w:rsid w:val="00E75BBB"/>
     <w:rsid w:val="00E75D13"/>
     <w:rsid w:val="00E75DBE"/>
     <w:rsid w:val="00E75F23"/>
     <w:rsid w:val="00E76124"/>
     <w:rsid w:val="00E7613D"/>
     <w:rsid w:val="00E765F1"/>
     <w:rsid w:val="00E774E9"/>
     <w:rsid w:val="00E7775E"/>
     <w:rsid w:val="00E77E80"/>
     <w:rsid w:val="00E800DB"/>
     <w:rsid w:val="00E80C8B"/>
     <w:rsid w:val="00E80E2A"/>
     <w:rsid w:val="00E81052"/>
     <w:rsid w:val="00E81267"/>
     <w:rsid w:val="00E81698"/>
     <w:rsid w:val="00E81BCB"/>
     <w:rsid w:val="00E825D4"/>
     <w:rsid w:val="00E827AC"/>
     <w:rsid w:val="00E8290A"/>
     <w:rsid w:val="00E82B99"/>
     <w:rsid w:val="00E83770"/>
     <w:rsid w:val="00E83892"/>
     <w:rsid w:val="00E842A8"/>
     <w:rsid w:val="00E846FF"/>
     <w:rsid w:val="00E847F5"/>
@@ -11577,50 +11721,51 @@
     <w:rsid w:val="00E93C77"/>
     <w:rsid w:val="00E948DF"/>
     <w:rsid w:val="00E9492B"/>
     <w:rsid w:val="00E94A5B"/>
     <w:rsid w:val="00E9510E"/>
     <w:rsid w:val="00E952DE"/>
     <w:rsid w:val="00E955B0"/>
     <w:rsid w:val="00E95E60"/>
     <w:rsid w:val="00E9611E"/>
     <w:rsid w:val="00E96194"/>
     <w:rsid w:val="00E96298"/>
     <w:rsid w:val="00E963AE"/>
     <w:rsid w:val="00E964A7"/>
     <w:rsid w:val="00E969C2"/>
     <w:rsid w:val="00E96A9B"/>
     <w:rsid w:val="00E96DFD"/>
     <w:rsid w:val="00E96E4D"/>
     <w:rsid w:val="00E96F86"/>
     <w:rsid w:val="00E970FE"/>
     <w:rsid w:val="00E9713F"/>
     <w:rsid w:val="00E9735A"/>
     <w:rsid w:val="00E97753"/>
     <w:rsid w:val="00E97810"/>
     <w:rsid w:val="00E97BF9"/>
     <w:rsid w:val="00E97D7B"/>
+    <w:rsid w:val="00E97DE0"/>
     <w:rsid w:val="00E97F98"/>
     <w:rsid w:val="00EA0081"/>
     <w:rsid w:val="00EA01B5"/>
     <w:rsid w:val="00EA03D9"/>
     <w:rsid w:val="00EA0DD6"/>
     <w:rsid w:val="00EA0EF4"/>
     <w:rsid w:val="00EA12FE"/>
     <w:rsid w:val="00EA173C"/>
     <w:rsid w:val="00EA1AFF"/>
     <w:rsid w:val="00EA1C71"/>
     <w:rsid w:val="00EA1CBA"/>
     <w:rsid w:val="00EA1E4B"/>
     <w:rsid w:val="00EA20BB"/>
     <w:rsid w:val="00EA2124"/>
     <w:rsid w:val="00EA27C0"/>
     <w:rsid w:val="00EA2AB7"/>
     <w:rsid w:val="00EA34C4"/>
     <w:rsid w:val="00EA3636"/>
     <w:rsid w:val="00EA3AF3"/>
     <w:rsid w:val="00EA4416"/>
     <w:rsid w:val="00EA45F8"/>
     <w:rsid w:val="00EA4C89"/>
     <w:rsid w:val="00EA4D11"/>
     <w:rsid w:val="00EA4DEF"/>
     <w:rsid w:val="00EA4FB2"/>
@@ -11657,50 +11802,51 @@
     <w:rsid w:val="00EB4DC1"/>
     <w:rsid w:val="00EB5196"/>
     <w:rsid w:val="00EB54A3"/>
     <w:rsid w:val="00EB54F0"/>
     <w:rsid w:val="00EB59B0"/>
     <w:rsid w:val="00EB5ED5"/>
     <w:rsid w:val="00EB60F7"/>
     <w:rsid w:val="00EB6687"/>
     <w:rsid w:val="00EB6A91"/>
     <w:rsid w:val="00EB6C57"/>
     <w:rsid w:val="00EB76D9"/>
     <w:rsid w:val="00EB77B3"/>
     <w:rsid w:val="00EB7EF9"/>
     <w:rsid w:val="00EC006B"/>
     <w:rsid w:val="00EC016A"/>
     <w:rsid w:val="00EC035E"/>
     <w:rsid w:val="00EC03A8"/>
     <w:rsid w:val="00EC052C"/>
     <w:rsid w:val="00EC0746"/>
     <w:rsid w:val="00EC0839"/>
     <w:rsid w:val="00EC0D14"/>
     <w:rsid w:val="00EC0F78"/>
     <w:rsid w:val="00EC1D4E"/>
     <w:rsid w:val="00EC1E3B"/>
     <w:rsid w:val="00EC28C3"/>
+    <w:rsid w:val="00EC2A31"/>
     <w:rsid w:val="00EC2CC1"/>
     <w:rsid w:val="00EC2DA6"/>
     <w:rsid w:val="00EC2E63"/>
     <w:rsid w:val="00EC2EC1"/>
     <w:rsid w:val="00EC2FD7"/>
     <w:rsid w:val="00EC3A93"/>
     <w:rsid w:val="00EC42D6"/>
     <w:rsid w:val="00EC44A0"/>
     <w:rsid w:val="00EC4BD8"/>
     <w:rsid w:val="00EC5601"/>
     <w:rsid w:val="00EC5871"/>
     <w:rsid w:val="00EC5D68"/>
     <w:rsid w:val="00EC6270"/>
     <w:rsid w:val="00EC68B0"/>
     <w:rsid w:val="00EC6AB8"/>
     <w:rsid w:val="00EC6D68"/>
     <w:rsid w:val="00EC706E"/>
     <w:rsid w:val="00EC710C"/>
     <w:rsid w:val="00EC7193"/>
     <w:rsid w:val="00EC721A"/>
     <w:rsid w:val="00EC7DCB"/>
     <w:rsid w:val="00EC7DD9"/>
     <w:rsid w:val="00ED0510"/>
     <w:rsid w:val="00ED06DA"/>
     <w:rsid w:val="00ED0FEC"/>
@@ -11774,77 +11920,79 @@
     <w:rsid w:val="00EF099D"/>
     <w:rsid w:val="00EF0DE1"/>
     <w:rsid w:val="00EF107B"/>
     <w:rsid w:val="00EF1435"/>
     <w:rsid w:val="00EF17D0"/>
     <w:rsid w:val="00EF1A01"/>
     <w:rsid w:val="00EF1BD9"/>
     <w:rsid w:val="00EF2028"/>
     <w:rsid w:val="00EF2481"/>
     <w:rsid w:val="00EF308D"/>
     <w:rsid w:val="00EF3356"/>
     <w:rsid w:val="00EF3663"/>
     <w:rsid w:val="00EF3B88"/>
     <w:rsid w:val="00EF3B9A"/>
     <w:rsid w:val="00EF3E1E"/>
     <w:rsid w:val="00EF4041"/>
     <w:rsid w:val="00EF461B"/>
     <w:rsid w:val="00EF4E3A"/>
     <w:rsid w:val="00EF5358"/>
     <w:rsid w:val="00EF53F9"/>
     <w:rsid w:val="00EF5C44"/>
     <w:rsid w:val="00EF5D27"/>
     <w:rsid w:val="00EF6642"/>
     <w:rsid w:val="00EF6691"/>
     <w:rsid w:val="00EF6EB5"/>
+    <w:rsid w:val="00EF7044"/>
     <w:rsid w:val="00EF7418"/>
     <w:rsid w:val="00EF787C"/>
     <w:rsid w:val="00EF7E81"/>
     <w:rsid w:val="00F00199"/>
     <w:rsid w:val="00F004FF"/>
     <w:rsid w:val="00F00A28"/>
     <w:rsid w:val="00F00B62"/>
     <w:rsid w:val="00F01759"/>
     <w:rsid w:val="00F01A2C"/>
     <w:rsid w:val="00F01B67"/>
     <w:rsid w:val="00F01C48"/>
     <w:rsid w:val="00F01F6B"/>
     <w:rsid w:val="00F020D3"/>
     <w:rsid w:val="00F02530"/>
     <w:rsid w:val="00F026C7"/>
     <w:rsid w:val="00F028FC"/>
     <w:rsid w:val="00F02931"/>
     <w:rsid w:val="00F02E10"/>
     <w:rsid w:val="00F02EB2"/>
     <w:rsid w:val="00F031AB"/>
     <w:rsid w:val="00F035CC"/>
     <w:rsid w:val="00F03655"/>
     <w:rsid w:val="00F03F75"/>
     <w:rsid w:val="00F0428D"/>
     <w:rsid w:val="00F04291"/>
     <w:rsid w:val="00F042F6"/>
     <w:rsid w:val="00F04672"/>
+    <w:rsid w:val="00F048FD"/>
     <w:rsid w:val="00F04BE8"/>
     <w:rsid w:val="00F04DE4"/>
     <w:rsid w:val="00F04F25"/>
     <w:rsid w:val="00F05799"/>
     <w:rsid w:val="00F05A48"/>
     <w:rsid w:val="00F060A9"/>
     <w:rsid w:val="00F062CB"/>
     <w:rsid w:val="00F06700"/>
     <w:rsid w:val="00F06B90"/>
     <w:rsid w:val="00F06C7D"/>
     <w:rsid w:val="00F07153"/>
     <w:rsid w:val="00F075C9"/>
     <w:rsid w:val="00F07890"/>
     <w:rsid w:val="00F078A2"/>
     <w:rsid w:val="00F07A45"/>
     <w:rsid w:val="00F07A72"/>
     <w:rsid w:val="00F07BA8"/>
     <w:rsid w:val="00F07D8B"/>
     <w:rsid w:val="00F10700"/>
     <w:rsid w:val="00F10FBF"/>
     <w:rsid w:val="00F111A1"/>
     <w:rsid w:val="00F11598"/>
     <w:rsid w:val="00F11621"/>
     <w:rsid w:val="00F11755"/>
     <w:rsid w:val="00F11757"/>
@@ -12016,50 +12164,51 @@
     <w:rsid w:val="00F61596"/>
     <w:rsid w:val="00F617F5"/>
     <w:rsid w:val="00F61CA3"/>
     <w:rsid w:val="00F61F71"/>
     <w:rsid w:val="00F6263E"/>
     <w:rsid w:val="00F62A50"/>
     <w:rsid w:val="00F630A2"/>
     <w:rsid w:val="00F63186"/>
     <w:rsid w:val="00F639DF"/>
     <w:rsid w:val="00F63DDA"/>
     <w:rsid w:val="00F63E3A"/>
     <w:rsid w:val="00F64202"/>
     <w:rsid w:val="00F6438A"/>
     <w:rsid w:val="00F64577"/>
     <w:rsid w:val="00F64F55"/>
     <w:rsid w:val="00F651BA"/>
     <w:rsid w:val="00F65B0E"/>
     <w:rsid w:val="00F66463"/>
     <w:rsid w:val="00F66558"/>
     <w:rsid w:val="00F66559"/>
     <w:rsid w:val="00F665B4"/>
     <w:rsid w:val="00F6662B"/>
     <w:rsid w:val="00F672C0"/>
     <w:rsid w:val="00F6742F"/>
     <w:rsid w:val="00F67770"/>
+    <w:rsid w:val="00F6784D"/>
     <w:rsid w:val="00F67AC6"/>
     <w:rsid w:val="00F67B69"/>
     <w:rsid w:val="00F7007D"/>
     <w:rsid w:val="00F701B7"/>
     <w:rsid w:val="00F7024F"/>
     <w:rsid w:val="00F702D4"/>
     <w:rsid w:val="00F70859"/>
     <w:rsid w:val="00F70E06"/>
     <w:rsid w:val="00F71011"/>
     <w:rsid w:val="00F711F7"/>
     <w:rsid w:val="00F71450"/>
     <w:rsid w:val="00F7152C"/>
     <w:rsid w:val="00F715E2"/>
     <w:rsid w:val="00F717A2"/>
     <w:rsid w:val="00F71A6B"/>
     <w:rsid w:val="00F7219B"/>
     <w:rsid w:val="00F72251"/>
     <w:rsid w:val="00F727F6"/>
     <w:rsid w:val="00F7363A"/>
     <w:rsid w:val="00F736D2"/>
     <w:rsid w:val="00F7397B"/>
     <w:rsid w:val="00F7491F"/>
     <w:rsid w:val="00F74C20"/>
     <w:rsid w:val="00F74D7B"/>
     <w:rsid w:val="00F7553F"/>
@@ -13141,69 +13290,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44440792-312D-4210-A662-5EA836B1D743}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>mittagskarte210220</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>272</Words>
-  <Characters>1715</Characters>
+  <Words>278</Words>
+  <Characters>1754</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>edv</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1984</CharactersWithSpaces>
+  <CharactersWithSpaces>2028</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Krimpelstätter</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>