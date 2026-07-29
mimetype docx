--- v3 (2026-06-12)
+++ v4 (2026-07-29)
@@ -2,116 +2,137 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7904480C" w14:textId="482E3CA8" w:rsidR="00067E26" w:rsidRPr="00C301AA" w:rsidRDefault="00961E92" w:rsidP="00BD7073">
+    <w:p w14:paraId="7904480C" w14:textId="315B6AF3" w:rsidR="00067E26" w:rsidRPr="00C301AA" w:rsidRDefault="00D34E15" w:rsidP="00BD7073">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK6"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007366DB">
+      <w:r w:rsidR="00B12C71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>RINDS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B504A6">
+        <w:t>SPECK</w:t>
+      </w:r>
+      <w:r w:rsidR="00D851F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
+        <w:t>KNÖDEL</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
         <w:t>SUPPE</w:t>
       </w:r>
-      <w:r w:rsidR="007366DB">
+      <w:r w:rsidR="00CD24C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MIT KRÄUTERPOFESEN </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007366DB">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00303431">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00303431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006841D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00EC2A31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B5418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E2378E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="004D1CAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
@@ -124,148 +145,155 @@
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="006B1BD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="008D0E80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="001F32BF" w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>6,</w:t>
       </w:r>
-      <w:r w:rsidR="007366DB">
+      <w:r w:rsidR="006841D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="001F32BF" w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00B476B0" w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B476B0" w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CF64C0" w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00D254B0" w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E097F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009166FE">
+      <w:r w:rsidR="00D851F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>ERDÄPFEL – LAUCHSUPPE</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009166FE">
+        <w:t>ERDÄPFELSUPPE MIT STEINPILZEN</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD24C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00303431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AA1959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00D36CEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D36CEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D36CEF">
+        <w:t>6,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D851F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:tab/>
-[...14 lines deleted...]
-        <w:t>8</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00D36CEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7337153C" w14:textId="16FAC916" w:rsidR="00C22B72" w:rsidRPr="002C41E7" w:rsidRDefault="00E31DD0" w:rsidP="00E31DD0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C301AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -411,1004 +439,839 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidR="00265653">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>******</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E199C3D" w14:textId="66D42793" w:rsidR="00AD1DF1" w:rsidRDefault="006965AE" w:rsidP="00961E92">
+    <w:p w14:paraId="3302F98F" w14:textId="29C950A0" w:rsidR="00B12C71" w:rsidRDefault="006965AE" w:rsidP="00B12C71">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2124" w:hanging="2124"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006B146F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007366DB">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">GEBRATENES „LACHS – FORELLENFILET“ MIT </w:t>
+      <w:r w:rsidR="00D851F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AUSGELÖSTES BACHENDL MIT </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDEA52B" w14:textId="55B43265" w:rsidR="006E097F" w:rsidRPr="006965AE" w:rsidRDefault="006E097F" w:rsidP="00961E92">
+    <w:p w14:paraId="5FFFFC0A" w14:textId="36F29146" w:rsidR="0034041C" w:rsidRDefault="00DD5159" w:rsidP="00F504AA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2124" w:hanging="2124"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007366DB">
-[...11 lines deleted...]
-      <w:r w:rsidR="00B504A6">
+      <w:r w:rsidR="00B12C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ERDÄPFELN </w:t>
+      </w:r>
+      <w:r w:rsidR="00D851F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UND PREISELBEEREN </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD24C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F504AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00636FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00636FFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFFFC0A" w14:textId="3235A382" w:rsidR="0034041C" w:rsidRDefault="00636FFF" w:rsidP="00636FFF">
+    <w:p w14:paraId="66E39924" w14:textId="1130AD00" w:rsidR="00F504AA" w:rsidRDefault="00F504AA" w:rsidP="00F504AA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
+        <w:ind w:left="2124" w:hanging="2124"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...22 lines deleted...]
-        <w:t>--------------------------------------------------</w:t>
+        <w:t>------------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D44CDD3" w14:textId="1D458E66" w:rsidR="00034A58" w:rsidRDefault="00215348" w:rsidP="00215348">
+    <w:p w14:paraId="5D44CDD3" w14:textId="40DD97D9" w:rsidR="00034A58" w:rsidRDefault="00215348" w:rsidP="00215348">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E097F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E097F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009166FE">
-[...11 lines deleted...]
-      <w:r w:rsidR="00B034D0">
+      <w:r w:rsidR="00096192">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>HA</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>US</w:t>
+      </w:r>
+      <w:r w:rsidR="00D851F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GEMACHTER MARONI – AUFLAUF </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12C71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD1DF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:tab/>
-[...6 lines deleted...]
-        <w:t>20</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD24C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CD24C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AD1DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD24C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00605E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D851F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="00605E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,9</w:t>
       </w:r>
       <w:r w:rsidR="006B1BD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>,90</w:t>
+        <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9E1676" w14:textId="50E532A7" w:rsidR="000B4054" w:rsidRDefault="00B775DE" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E31DD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>-----------------------------------------------------------------------</w:t>
       </w:r>
       <w:r w:rsidR="00883098">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>---------------</w:t>
       </w:r>
       <w:r w:rsidR="002621DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>--</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A03947" w14:textId="77777777" w:rsidR="00B504A6" w:rsidRDefault="00B504A6" w:rsidP="00915CAB">
+    <w:p w14:paraId="6F5AB1B4" w14:textId="77777777" w:rsidR="00B12C71" w:rsidRDefault="00B12C71" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F77D2E8" w14:textId="77777777" w:rsidR="00B504A6" w:rsidRDefault="00B504A6" w:rsidP="00915CAB">
+    <w:p w14:paraId="57AA9FB4" w14:textId="0967D4C8" w:rsidR="0008054F" w:rsidRDefault="00D34E15" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>SOMMERLICHER SALAT MIT OLIVEN UND SCHAFKÄSE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    13,90</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4E977933" w14:textId="3A8B799D" w:rsidR="007366DB" w:rsidRDefault="007366DB" w:rsidP="00915CAB">
+    <w:p w14:paraId="4F9574B9" w14:textId="77777777" w:rsidR="006841D5" w:rsidRDefault="006841D5" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">    16,90</w:t>
+    </w:p>
+    <w:p w14:paraId="5F1E2792" w14:textId="41FCE38F" w:rsidR="006841D5" w:rsidRPr="006841D5" w:rsidRDefault="006841D5" w:rsidP="00915CAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>EIERSCHWAMMERLN IN RAHM AUS DEM „GLEMMTAL“ MIT KNÖDEL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    22,90</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AC200B" w14:textId="77777777" w:rsidR="007830F1" w:rsidRDefault="007830F1" w:rsidP="00915CAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D0923E" w14:textId="5B4EAD17" w:rsidR="007830F1" w:rsidRDefault="00B12C71" w:rsidP="00915CAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GEBRATENE </w:t>
+      </w:r>
+      <w:r w:rsidR="007830F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>„BIO – BLUTWURST“ MIT SAUERKRAUT</w:t>
+      </w:r>
+      <w:r w:rsidR="00303431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UND GRÖST´L </w:t>
+      </w:r>
+      <w:r w:rsidR="007830F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    17,90</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0A7236" w14:textId="77777777" w:rsidR="00AB4BE7" w:rsidRDefault="00AB4BE7" w:rsidP="00915CAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50E55ABF" w14:textId="4946403B" w:rsidR="00AB4BE7" w:rsidRDefault="00AB4BE7" w:rsidP="00915CAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CORDON BLEU MIT POMMES FRITES UND PREISELBEEREN </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    20,90</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B643BC1" w14:textId="77777777" w:rsidR="007366DB" w:rsidRDefault="007366DB" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="120100A2" w14:textId="77777777" w:rsidR="007366DB" w:rsidRDefault="009166FE" w:rsidP="00915CAB">
+    <w:p w14:paraId="1CC11D92" w14:textId="38642FD3" w:rsidR="00B504A6" w:rsidRDefault="00605E76" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">AUSGELÖSTES BACKHENDL MIT ERDÄPFELSALAT UND </w:t>
+        <w:t xml:space="preserve">EDELRAGOUT VOM </w:t>
+      </w:r>
+      <w:r w:rsidR="00F504AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>HIRSCH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AUS DER „TAUERNREGION“ MIT KNÖDEL,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC11D92" w14:textId="3123E0FC" w:rsidR="00B504A6" w:rsidRDefault="009166FE" w:rsidP="00915CAB">
+    <w:p w14:paraId="5BC6F1C5" w14:textId="220054BF" w:rsidR="00605E76" w:rsidRDefault="00D851F4" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">PREISELBEEREN </w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">  20,90</w:t>
+        <w:t>SPECKBOHNEN</w:t>
+      </w:r>
+      <w:r w:rsidR="00605E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UND PREISELBEEREN </w:t>
+      </w:r>
+      <w:r w:rsidR="00605E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B12C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B12C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00605E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>22,90</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7C8957" w14:textId="77777777" w:rsidR="00961E92" w:rsidRDefault="00961E92" w:rsidP="00915CAB">
+    <w:p w14:paraId="43AB4151" w14:textId="77777777" w:rsidR="00E52DD3" w:rsidRDefault="00E52DD3" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="288378DC" w14:textId="24ECFBA5" w:rsidR="00961E92" w:rsidRDefault="00961E92" w:rsidP="00915CAB">
+    <w:p w14:paraId="36DBA382" w14:textId="1AA762D2" w:rsidR="00E52DD3" w:rsidRDefault="00E52DD3" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>CORDON BLEU MIT POMMES FRITES UND PREISELBEEREN</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">              20,90</w:t>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5CEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EKOCHTER TAFELSPITZ VOM „SALZBURGER – BIORIND“ MIT </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EC9C62" w14:textId="77777777" w:rsidR="00961E92" w:rsidRDefault="00961E92" w:rsidP="00915CAB">
+    <w:p w14:paraId="7AAE3478" w14:textId="7ACD4BE1" w:rsidR="00E52DD3" w:rsidRDefault="00FB5CEE" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>RÖSTERDÄPFELN, RAHMSPINAT UND APFELKREN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E52DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E52DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,90</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="57E71018" w14:textId="47F4A262" w:rsidR="00961E92" w:rsidRDefault="00961E92" w:rsidP="00915CAB">
+    <w:p w14:paraId="0CD58011" w14:textId="080373D1" w:rsidR="003F1795" w:rsidRDefault="00B504A6" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">EDELRAGOUT VOM HIRSCH AUS DER „TAUERNREGION“ MIT KNÖDEL, </w:t>
-[...441 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F86190">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">HAUSGEMACHTE SPINATKNÖDEL MIT ALMKÄSE GEFÜLLT, BRAUNER </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C152803" w14:textId="01AC692D" w:rsidR="003F1795" w:rsidRDefault="00F86190" w:rsidP="00915CAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">BUTTER, FRISCHEM PARMESAN UND </w:t>
       </w:r>
       <w:r w:rsidR="003F1795">
@@ -1739,50 +1602,156 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    1</w:t>
       </w:r>
       <w:r w:rsidR="00186F7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00ED542C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>90</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="64D8BAFE" w14:textId="77777777" w:rsidR="00D851F4" w:rsidRDefault="00D851F4" w:rsidP="00E91027">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="038E3644" w14:textId="03883BF0" w:rsidR="00D851F4" w:rsidRDefault="00D851F4" w:rsidP="00E91027">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>GEBRATENES „LACHS – FORELLENFILET“ MIT BASILIKUM – RISOTTO UND</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A69FA8" w14:textId="7B68DDAC" w:rsidR="00D851F4" w:rsidRDefault="00D851F4" w:rsidP="00E91027">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KRÄUTERBUTTER </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    24,90</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="69EF835B" w14:textId="737EF126" w:rsidR="007B524F" w:rsidRDefault="000B5418" w:rsidP="00E91027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -2157,59 +2126,59 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C7126D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00B86021">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,5</w:t>
       </w:r>
       <w:r w:rsidR="00835EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0109F642" w14:textId="77777777" w:rsidR="009166FE" w:rsidRDefault="009166FE" w:rsidP="00835EE4">
+    <w:p w14:paraId="51121B6E" w14:textId="77777777" w:rsidR="00D851F4" w:rsidRDefault="00D851F4" w:rsidP="00835EE4">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="608E5A04" w14:textId="27FF1D0B" w:rsidR="00E31DD0" w:rsidRDefault="00E31DD0" w:rsidP="00835EE4">
+    <w:p w14:paraId="608E5A04" w14:textId="195AF267" w:rsidR="00E31DD0" w:rsidRDefault="00E31DD0" w:rsidP="00835EE4">
       <w:pPr>
         <w:ind w:right="-288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>KNÖDEL MIT GULASCHSAFT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00645F84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>7,9</w:t>
       </w:r>
       <w:r>
@@ -2229,58 +2198,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00645F84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>8,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392DD035" w14:textId="77777777" w:rsidR="009915AD" w:rsidRDefault="009915AD" w:rsidP="00155481">
+    <w:p w14:paraId="3106A1F7" w14:textId="77777777" w:rsidR="00AE5668" w:rsidRDefault="00AE5668" w:rsidP="00155481">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62E2AC9A" w14:textId="1C096D6B" w:rsidR="006B146F" w:rsidRPr="000B4054" w:rsidRDefault="00E31DD0" w:rsidP="00155481">
+    <w:p w14:paraId="62E2AC9A" w14:textId="7EA8E92F" w:rsidR="006B146F" w:rsidRPr="000B4054" w:rsidRDefault="00E31DD0" w:rsidP="00155481">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ESSIGKNACKER</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2324,51 +2293,51 @@
       </w:r>
       <w:r w:rsidR="00092F2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575D8ECB" w14:textId="30B75340" w:rsidR="001E635D" w:rsidRPr="000B4054" w:rsidRDefault="00575640" w:rsidP="0006485B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4752C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1756F1D8" w14:textId="64358A5A" w:rsidR="005D154A" w:rsidRDefault="00532CA4" w:rsidP="0006485B">
+    <w:p w14:paraId="1756F1D8" w14:textId="39BAE1B0" w:rsidR="005D154A" w:rsidRDefault="00532CA4" w:rsidP="0006485B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>HAUSGEMACHTE SACHERTORTE MIT SCHLAGOBERS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2558,60 +2527,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     8,90</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0024616D" w:rsidRPr="009F12FF" w:rsidSect="00CC5F32">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1417" w:right="1106" w:bottom="1134" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D89EC3D" w14:textId="77777777" w:rsidR="00365FD1" w:rsidRDefault="00365FD1">
+    <w:p w14:paraId="4E59338A" w14:textId="77777777" w:rsidR="007545B4" w:rsidRDefault="007545B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00D0E652" w14:textId="77777777" w:rsidR="00365FD1" w:rsidRDefault="00365FD1">
+    <w:p w14:paraId="5D116D01" w14:textId="77777777" w:rsidR="007545B4" w:rsidRDefault="007545B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2638,113 +2607,113 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F7AE858" w14:textId="77777777" w:rsidR="002E2FBB" w:rsidRPr="00EF787C" w:rsidRDefault="002E2FBB" w:rsidP="00EF787C">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EF787C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Wir servieren Ihnen bis 14:00 Uhr von der Mittagskarte.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="793020E0" w14:textId="77777777" w:rsidR="002E2FBB" w:rsidRPr="00EF787C" w:rsidRDefault="002E2FBB" w:rsidP="00EF787C">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EF787C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Ab 14:00 Uhr servieren wir Ihnen von der Nachmittagskarte.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F8A7CC0" w14:textId="77777777" w:rsidR="00365FD1" w:rsidRDefault="00365FD1">
+    <w:p w14:paraId="3CE615A0" w14:textId="77777777" w:rsidR="007545B4" w:rsidRDefault="007545B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27A2E564" w14:textId="77777777" w:rsidR="00365FD1" w:rsidRDefault="00365FD1">
+    <w:p w14:paraId="4953AAA9" w14:textId="77777777" w:rsidR="007545B4" w:rsidRDefault="007545B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25BB2CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="360275D6"/>
     <w:lvl w:ilvl="0" w:tplc="9A68F562">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2484" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3204" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3375,50 +3344,51 @@
     <w:rsid w:val="0003624E"/>
     <w:rsid w:val="00036809"/>
     <w:rsid w:val="00036B2A"/>
     <w:rsid w:val="00036BE5"/>
     <w:rsid w:val="00036C23"/>
     <w:rsid w:val="00036D25"/>
     <w:rsid w:val="000377B1"/>
     <w:rsid w:val="00037865"/>
     <w:rsid w:val="00037CF4"/>
     <w:rsid w:val="00037E55"/>
     <w:rsid w:val="0004022F"/>
     <w:rsid w:val="00040537"/>
     <w:rsid w:val="00040A40"/>
     <w:rsid w:val="00040BAB"/>
     <w:rsid w:val="00040D4E"/>
     <w:rsid w:val="00041023"/>
     <w:rsid w:val="0004118F"/>
     <w:rsid w:val="000413B8"/>
     <w:rsid w:val="0004153D"/>
     <w:rsid w:val="00041565"/>
     <w:rsid w:val="00041A5A"/>
     <w:rsid w:val="00041A95"/>
     <w:rsid w:val="00041BE0"/>
     <w:rsid w:val="00041DF6"/>
     <w:rsid w:val="000421FF"/>
+    <w:rsid w:val="00042350"/>
     <w:rsid w:val="00042A52"/>
     <w:rsid w:val="00042E61"/>
     <w:rsid w:val="0004307B"/>
     <w:rsid w:val="00043F1A"/>
     <w:rsid w:val="00044325"/>
     <w:rsid w:val="0004473E"/>
     <w:rsid w:val="00044822"/>
     <w:rsid w:val="000448D5"/>
     <w:rsid w:val="00044BA8"/>
     <w:rsid w:val="00044F49"/>
     <w:rsid w:val="00045482"/>
     <w:rsid w:val="000454A4"/>
     <w:rsid w:val="0004554E"/>
     <w:rsid w:val="0004559F"/>
     <w:rsid w:val="00045B80"/>
     <w:rsid w:val="00046163"/>
     <w:rsid w:val="0004667F"/>
     <w:rsid w:val="00046742"/>
     <w:rsid w:val="000467AE"/>
     <w:rsid w:val="00046933"/>
     <w:rsid w:val="00046B80"/>
     <w:rsid w:val="00046FD5"/>
     <w:rsid w:val="0004787F"/>
     <w:rsid w:val="0004790E"/>
     <w:rsid w:val="00050476"/>
@@ -3488,50 +3458,52 @@
     <w:rsid w:val="0007243D"/>
     <w:rsid w:val="000727B2"/>
     <w:rsid w:val="00072DC2"/>
     <w:rsid w:val="00072DD1"/>
     <w:rsid w:val="00072FE2"/>
     <w:rsid w:val="00073394"/>
     <w:rsid w:val="0007399D"/>
     <w:rsid w:val="00073A1A"/>
     <w:rsid w:val="00073C76"/>
     <w:rsid w:val="000748E4"/>
     <w:rsid w:val="0007532A"/>
     <w:rsid w:val="000754CE"/>
     <w:rsid w:val="00075F78"/>
     <w:rsid w:val="00076414"/>
     <w:rsid w:val="00076483"/>
     <w:rsid w:val="00076A62"/>
     <w:rsid w:val="00076B75"/>
     <w:rsid w:val="00076EA4"/>
     <w:rsid w:val="00076F4D"/>
     <w:rsid w:val="0007706D"/>
     <w:rsid w:val="000775D4"/>
     <w:rsid w:val="00077690"/>
     <w:rsid w:val="00077BAD"/>
     <w:rsid w:val="00077E50"/>
     <w:rsid w:val="00080089"/>
+    <w:rsid w:val="0008054F"/>
+    <w:rsid w:val="0008082A"/>
     <w:rsid w:val="00080A76"/>
     <w:rsid w:val="00080BC6"/>
     <w:rsid w:val="00080DB6"/>
     <w:rsid w:val="00081250"/>
     <w:rsid w:val="000812BD"/>
     <w:rsid w:val="00081335"/>
     <w:rsid w:val="000813AC"/>
     <w:rsid w:val="00081567"/>
     <w:rsid w:val="000816D8"/>
     <w:rsid w:val="00081A3B"/>
     <w:rsid w:val="0008216A"/>
     <w:rsid w:val="0008220B"/>
     <w:rsid w:val="0008238E"/>
     <w:rsid w:val="000826D7"/>
     <w:rsid w:val="00082727"/>
     <w:rsid w:val="000829B5"/>
     <w:rsid w:val="00082AB1"/>
     <w:rsid w:val="00082BD9"/>
     <w:rsid w:val="00082CCD"/>
     <w:rsid w:val="00083291"/>
     <w:rsid w:val="0008331B"/>
     <w:rsid w:val="00083A6B"/>
     <w:rsid w:val="00083E12"/>
     <w:rsid w:val="0008450C"/>
     <w:rsid w:val="000848B5"/>
@@ -3554,50 +3526,51 @@
     <w:rsid w:val="00090D9B"/>
     <w:rsid w:val="00090DA7"/>
     <w:rsid w:val="00090F87"/>
     <w:rsid w:val="00091411"/>
     <w:rsid w:val="000917D1"/>
     <w:rsid w:val="00091955"/>
     <w:rsid w:val="00091AC2"/>
     <w:rsid w:val="00091BAA"/>
     <w:rsid w:val="00092293"/>
     <w:rsid w:val="00092327"/>
     <w:rsid w:val="0009280A"/>
     <w:rsid w:val="00092E74"/>
     <w:rsid w:val="00092F2F"/>
     <w:rsid w:val="00093135"/>
     <w:rsid w:val="0009399F"/>
     <w:rsid w:val="00093AFB"/>
     <w:rsid w:val="00093E2B"/>
     <w:rsid w:val="0009481A"/>
     <w:rsid w:val="0009483D"/>
     <w:rsid w:val="00094EF1"/>
     <w:rsid w:val="00094F70"/>
     <w:rsid w:val="0009501C"/>
     <w:rsid w:val="000950B1"/>
     <w:rsid w:val="000953DC"/>
     <w:rsid w:val="00095635"/>
+    <w:rsid w:val="00096192"/>
     <w:rsid w:val="000961C9"/>
     <w:rsid w:val="000964A2"/>
     <w:rsid w:val="00096863"/>
     <w:rsid w:val="00096F94"/>
     <w:rsid w:val="000974B1"/>
     <w:rsid w:val="000977FD"/>
     <w:rsid w:val="00097A09"/>
     <w:rsid w:val="00097AF4"/>
     <w:rsid w:val="000A00D3"/>
     <w:rsid w:val="000A00EF"/>
     <w:rsid w:val="000A08AD"/>
     <w:rsid w:val="000A0BC6"/>
     <w:rsid w:val="000A0F2E"/>
     <w:rsid w:val="000A1346"/>
     <w:rsid w:val="000A1A04"/>
     <w:rsid w:val="000A1D29"/>
     <w:rsid w:val="000A2022"/>
     <w:rsid w:val="000A25EF"/>
     <w:rsid w:val="000A29FB"/>
     <w:rsid w:val="000A2D0A"/>
     <w:rsid w:val="000A2EC4"/>
     <w:rsid w:val="000A3BA6"/>
     <w:rsid w:val="000A4127"/>
     <w:rsid w:val="000A44C2"/>
     <w:rsid w:val="000A44FD"/>
@@ -3938,50 +3911,51 @@
     <w:rsid w:val="001264B0"/>
     <w:rsid w:val="00126844"/>
     <w:rsid w:val="0012691E"/>
     <w:rsid w:val="00126B1B"/>
     <w:rsid w:val="00126CE6"/>
     <w:rsid w:val="00126E2C"/>
     <w:rsid w:val="001273D3"/>
     <w:rsid w:val="00127E1C"/>
     <w:rsid w:val="001305CE"/>
     <w:rsid w:val="0013063F"/>
     <w:rsid w:val="00130671"/>
     <w:rsid w:val="001308B4"/>
     <w:rsid w:val="00130933"/>
     <w:rsid w:val="00130D90"/>
     <w:rsid w:val="001312ED"/>
     <w:rsid w:val="0013186D"/>
     <w:rsid w:val="0013191C"/>
     <w:rsid w:val="00131D9E"/>
     <w:rsid w:val="00132323"/>
     <w:rsid w:val="0013282C"/>
     <w:rsid w:val="00132867"/>
     <w:rsid w:val="001328B2"/>
     <w:rsid w:val="001328D6"/>
     <w:rsid w:val="00132F1E"/>
     <w:rsid w:val="00133669"/>
+    <w:rsid w:val="00133B5D"/>
     <w:rsid w:val="00133D12"/>
     <w:rsid w:val="00133E5E"/>
     <w:rsid w:val="00134071"/>
     <w:rsid w:val="00134276"/>
     <w:rsid w:val="00134485"/>
     <w:rsid w:val="001346F1"/>
     <w:rsid w:val="00134B4D"/>
     <w:rsid w:val="00134C93"/>
     <w:rsid w:val="00134DD1"/>
     <w:rsid w:val="00134E94"/>
     <w:rsid w:val="00134EAF"/>
     <w:rsid w:val="00135867"/>
     <w:rsid w:val="001358F6"/>
     <w:rsid w:val="0013592B"/>
     <w:rsid w:val="00135FF3"/>
     <w:rsid w:val="00136622"/>
     <w:rsid w:val="0013683B"/>
     <w:rsid w:val="001369ED"/>
     <w:rsid w:val="00136FDD"/>
     <w:rsid w:val="00137350"/>
     <w:rsid w:val="001374A4"/>
     <w:rsid w:val="001375A6"/>
     <w:rsid w:val="001378C7"/>
     <w:rsid w:val="00137EB4"/>
     <w:rsid w:val="00137EFB"/>
@@ -4241,50 +4215,51 @@
     <w:rsid w:val="001B730C"/>
     <w:rsid w:val="001B7FE9"/>
     <w:rsid w:val="001C065F"/>
     <w:rsid w:val="001C0A42"/>
     <w:rsid w:val="001C0C5A"/>
     <w:rsid w:val="001C0CD0"/>
     <w:rsid w:val="001C0D6C"/>
     <w:rsid w:val="001C1151"/>
     <w:rsid w:val="001C124F"/>
     <w:rsid w:val="001C16D3"/>
     <w:rsid w:val="001C1FDE"/>
     <w:rsid w:val="001C201D"/>
     <w:rsid w:val="001C2C60"/>
     <w:rsid w:val="001C2ECA"/>
     <w:rsid w:val="001C3110"/>
     <w:rsid w:val="001C34B5"/>
     <w:rsid w:val="001C34EB"/>
     <w:rsid w:val="001C37BA"/>
     <w:rsid w:val="001C3A5D"/>
     <w:rsid w:val="001C3B33"/>
     <w:rsid w:val="001C3F68"/>
     <w:rsid w:val="001C3F74"/>
     <w:rsid w:val="001C405A"/>
     <w:rsid w:val="001C4440"/>
     <w:rsid w:val="001C44DB"/>
+    <w:rsid w:val="001C542B"/>
     <w:rsid w:val="001C56F8"/>
     <w:rsid w:val="001C5A5D"/>
     <w:rsid w:val="001C5E3B"/>
     <w:rsid w:val="001C6402"/>
     <w:rsid w:val="001C645E"/>
     <w:rsid w:val="001C68A0"/>
     <w:rsid w:val="001C6D35"/>
     <w:rsid w:val="001C6DB8"/>
     <w:rsid w:val="001C77EA"/>
     <w:rsid w:val="001D078A"/>
     <w:rsid w:val="001D0E41"/>
     <w:rsid w:val="001D1557"/>
     <w:rsid w:val="001D16C9"/>
     <w:rsid w:val="001D2560"/>
     <w:rsid w:val="001D3C47"/>
     <w:rsid w:val="001D4481"/>
     <w:rsid w:val="001D4AEA"/>
     <w:rsid w:val="001D5438"/>
     <w:rsid w:val="001D546C"/>
     <w:rsid w:val="001D56BB"/>
     <w:rsid w:val="001D5C61"/>
     <w:rsid w:val="001D5E7F"/>
     <w:rsid w:val="001D5EE6"/>
     <w:rsid w:val="001D5FE9"/>
     <w:rsid w:val="001D6160"/>
@@ -4350,50 +4325,51 @@
     <w:rsid w:val="001F3F01"/>
     <w:rsid w:val="001F3F78"/>
     <w:rsid w:val="001F3F89"/>
     <w:rsid w:val="001F42CA"/>
     <w:rsid w:val="001F4922"/>
     <w:rsid w:val="001F4E3D"/>
     <w:rsid w:val="001F4EE2"/>
     <w:rsid w:val="001F4F54"/>
     <w:rsid w:val="001F577E"/>
     <w:rsid w:val="001F6276"/>
     <w:rsid w:val="001F63E1"/>
     <w:rsid w:val="001F683D"/>
     <w:rsid w:val="001F6880"/>
     <w:rsid w:val="001F6CEF"/>
     <w:rsid w:val="001F7426"/>
     <w:rsid w:val="001F7D65"/>
     <w:rsid w:val="00200496"/>
     <w:rsid w:val="002007F4"/>
     <w:rsid w:val="002007FC"/>
     <w:rsid w:val="00200B9C"/>
     <w:rsid w:val="002011E5"/>
     <w:rsid w:val="002018E5"/>
     <w:rsid w:val="0020213E"/>
     <w:rsid w:val="002026A8"/>
     <w:rsid w:val="002031CE"/>
+    <w:rsid w:val="00203213"/>
     <w:rsid w:val="00203356"/>
     <w:rsid w:val="0020345D"/>
     <w:rsid w:val="00203B9C"/>
     <w:rsid w:val="00203BD0"/>
     <w:rsid w:val="002040C1"/>
     <w:rsid w:val="002040E6"/>
     <w:rsid w:val="002046BF"/>
     <w:rsid w:val="0020493F"/>
     <w:rsid w:val="00204DF0"/>
     <w:rsid w:val="00204E97"/>
     <w:rsid w:val="00204ECD"/>
     <w:rsid w:val="0020563D"/>
     <w:rsid w:val="00205940"/>
     <w:rsid w:val="00205977"/>
     <w:rsid w:val="002061A7"/>
     <w:rsid w:val="0020624F"/>
     <w:rsid w:val="00206DAF"/>
     <w:rsid w:val="0020707A"/>
     <w:rsid w:val="00207133"/>
     <w:rsid w:val="002076B2"/>
     <w:rsid w:val="00207DE4"/>
     <w:rsid w:val="0021040A"/>
     <w:rsid w:val="00210CF4"/>
     <w:rsid w:val="00210D36"/>
     <w:rsid w:val="00211ACB"/>
@@ -4416,50 +4392,51 @@
     <w:rsid w:val="00215007"/>
     <w:rsid w:val="00215348"/>
     <w:rsid w:val="0021579C"/>
     <w:rsid w:val="00215DE6"/>
     <w:rsid w:val="00215E2C"/>
     <w:rsid w:val="00215FA9"/>
     <w:rsid w:val="0021612D"/>
     <w:rsid w:val="002163C0"/>
     <w:rsid w:val="002165C6"/>
     <w:rsid w:val="00217282"/>
     <w:rsid w:val="0021755C"/>
     <w:rsid w:val="002176FD"/>
     <w:rsid w:val="00217798"/>
     <w:rsid w:val="00217C31"/>
     <w:rsid w:val="00217E89"/>
     <w:rsid w:val="0022019B"/>
     <w:rsid w:val="0022025F"/>
     <w:rsid w:val="002202B6"/>
     <w:rsid w:val="0022040E"/>
     <w:rsid w:val="002207C4"/>
     <w:rsid w:val="00220A32"/>
     <w:rsid w:val="0022109F"/>
     <w:rsid w:val="002214A8"/>
     <w:rsid w:val="002214E6"/>
     <w:rsid w:val="0022171E"/>
+    <w:rsid w:val="00221CBB"/>
     <w:rsid w:val="00221CFB"/>
     <w:rsid w:val="00221D8B"/>
     <w:rsid w:val="00221FC2"/>
     <w:rsid w:val="00222090"/>
     <w:rsid w:val="0022257A"/>
     <w:rsid w:val="0022260A"/>
     <w:rsid w:val="002227BA"/>
     <w:rsid w:val="002227F7"/>
     <w:rsid w:val="00222BAD"/>
     <w:rsid w:val="00222D95"/>
     <w:rsid w:val="00223B9C"/>
     <w:rsid w:val="002244D7"/>
     <w:rsid w:val="002244FB"/>
     <w:rsid w:val="002245DC"/>
     <w:rsid w:val="0022472B"/>
     <w:rsid w:val="0022472E"/>
     <w:rsid w:val="00224AA8"/>
     <w:rsid w:val="00224B76"/>
     <w:rsid w:val="00225176"/>
     <w:rsid w:val="002252A1"/>
     <w:rsid w:val="0022582D"/>
     <w:rsid w:val="00225FC1"/>
     <w:rsid w:val="002261AD"/>
     <w:rsid w:val="00226CC9"/>
     <w:rsid w:val="0022750C"/>
@@ -4566,50 +4543,51 @@
     <w:rsid w:val="00257C21"/>
     <w:rsid w:val="00257E49"/>
     <w:rsid w:val="0026018B"/>
     <w:rsid w:val="002606C3"/>
     <w:rsid w:val="00260807"/>
     <w:rsid w:val="00260A4F"/>
     <w:rsid w:val="00260ADF"/>
     <w:rsid w:val="00260BF0"/>
     <w:rsid w:val="00260EF6"/>
     <w:rsid w:val="00261ED8"/>
     <w:rsid w:val="002620C9"/>
     <w:rsid w:val="002621DE"/>
     <w:rsid w:val="002631A6"/>
     <w:rsid w:val="002636F9"/>
     <w:rsid w:val="00263B4F"/>
     <w:rsid w:val="0026406C"/>
     <w:rsid w:val="00264440"/>
     <w:rsid w:val="00264706"/>
     <w:rsid w:val="0026494C"/>
     <w:rsid w:val="00264C7E"/>
     <w:rsid w:val="00265653"/>
     <w:rsid w:val="00265CF5"/>
     <w:rsid w:val="00265F78"/>
     <w:rsid w:val="00265F89"/>
     <w:rsid w:val="00266130"/>
+    <w:rsid w:val="00266608"/>
     <w:rsid w:val="00266B1F"/>
     <w:rsid w:val="00266D07"/>
     <w:rsid w:val="00267447"/>
     <w:rsid w:val="00267D57"/>
     <w:rsid w:val="002700E8"/>
     <w:rsid w:val="00270106"/>
     <w:rsid w:val="0027078E"/>
     <w:rsid w:val="00271174"/>
     <w:rsid w:val="002713ED"/>
     <w:rsid w:val="002717A2"/>
     <w:rsid w:val="00271820"/>
     <w:rsid w:val="00271B2A"/>
     <w:rsid w:val="00271D6C"/>
     <w:rsid w:val="002728B5"/>
     <w:rsid w:val="00272D5C"/>
     <w:rsid w:val="00272F9B"/>
     <w:rsid w:val="00273184"/>
     <w:rsid w:val="0027412A"/>
     <w:rsid w:val="00274686"/>
     <w:rsid w:val="002749B2"/>
     <w:rsid w:val="00275856"/>
     <w:rsid w:val="0027656F"/>
     <w:rsid w:val="00276723"/>
     <w:rsid w:val="00276A20"/>
     <w:rsid w:val="00276DF9"/>
@@ -4740,50 +4718,51 @@
     <w:rsid w:val="002A76CB"/>
     <w:rsid w:val="002B0489"/>
     <w:rsid w:val="002B0864"/>
     <w:rsid w:val="002B0FBD"/>
     <w:rsid w:val="002B0FCA"/>
     <w:rsid w:val="002B1518"/>
     <w:rsid w:val="002B1727"/>
     <w:rsid w:val="002B1B05"/>
     <w:rsid w:val="002B1CFA"/>
     <w:rsid w:val="002B1FF6"/>
     <w:rsid w:val="002B26BB"/>
     <w:rsid w:val="002B277B"/>
     <w:rsid w:val="002B3181"/>
     <w:rsid w:val="002B3511"/>
     <w:rsid w:val="002B3ADB"/>
     <w:rsid w:val="002B4176"/>
     <w:rsid w:val="002B4237"/>
     <w:rsid w:val="002B4360"/>
     <w:rsid w:val="002B458E"/>
     <w:rsid w:val="002B45A9"/>
     <w:rsid w:val="002B47A5"/>
     <w:rsid w:val="002B53A4"/>
     <w:rsid w:val="002B5728"/>
     <w:rsid w:val="002B5A7E"/>
     <w:rsid w:val="002B5BBB"/>
+    <w:rsid w:val="002B5E0E"/>
     <w:rsid w:val="002B5E87"/>
     <w:rsid w:val="002B6C1B"/>
     <w:rsid w:val="002B6E90"/>
     <w:rsid w:val="002B7054"/>
     <w:rsid w:val="002B7385"/>
     <w:rsid w:val="002B73EA"/>
     <w:rsid w:val="002B75B3"/>
     <w:rsid w:val="002B7A3A"/>
     <w:rsid w:val="002B7EF5"/>
     <w:rsid w:val="002C0553"/>
     <w:rsid w:val="002C06E8"/>
     <w:rsid w:val="002C0C19"/>
     <w:rsid w:val="002C12EA"/>
     <w:rsid w:val="002C1525"/>
     <w:rsid w:val="002C164B"/>
     <w:rsid w:val="002C1BEF"/>
     <w:rsid w:val="002C1C64"/>
     <w:rsid w:val="002C21A5"/>
     <w:rsid w:val="002C243B"/>
     <w:rsid w:val="002C28D8"/>
     <w:rsid w:val="002C28F3"/>
     <w:rsid w:val="002C2A32"/>
     <w:rsid w:val="002C2A74"/>
     <w:rsid w:val="002C2B71"/>
     <w:rsid w:val="002C3508"/>
@@ -4814,50 +4793,51 @@
     <w:rsid w:val="002C77F3"/>
     <w:rsid w:val="002D009C"/>
     <w:rsid w:val="002D00BB"/>
     <w:rsid w:val="002D02BF"/>
     <w:rsid w:val="002D0484"/>
     <w:rsid w:val="002D0532"/>
     <w:rsid w:val="002D0578"/>
     <w:rsid w:val="002D07F1"/>
     <w:rsid w:val="002D09D6"/>
     <w:rsid w:val="002D0CE8"/>
     <w:rsid w:val="002D0F90"/>
     <w:rsid w:val="002D126C"/>
     <w:rsid w:val="002D1313"/>
     <w:rsid w:val="002D1390"/>
     <w:rsid w:val="002D1B0F"/>
     <w:rsid w:val="002D2096"/>
     <w:rsid w:val="002D2492"/>
     <w:rsid w:val="002D2A6B"/>
     <w:rsid w:val="002D3037"/>
     <w:rsid w:val="002D30A0"/>
     <w:rsid w:val="002D33F8"/>
     <w:rsid w:val="002D3E71"/>
     <w:rsid w:val="002D3EF1"/>
     <w:rsid w:val="002D40CC"/>
     <w:rsid w:val="002D4D69"/>
+    <w:rsid w:val="002D4FC1"/>
     <w:rsid w:val="002D51DD"/>
     <w:rsid w:val="002D52B5"/>
     <w:rsid w:val="002D5A98"/>
     <w:rsid w:val="002D5DBC"/>
     <w:rsid w:val="002D6287"/>
     <w:rsid w:val="002D630D"/>
     <w:rsid w:val="002D6581"/>
     <w:rsid w:val="002D65DA"/>
     <w:rsid w:val="002D6771"/>
     <w:rsid w:val="002D746C"/>
     <w:rsid w:val="002D77F6"/>
     <w:rsid w:val="002D7A76"/>
     <w:rsid w:val="002E007F"/>
     <w:rsid w:val="002E0177"/>
     <w:rsid w:val="002E019B"/>
     <w:rsid w:val="002E0208"/>
     <w:rsid w:val="002E0D60"/>
     <w:rsid w:val="002E0DA9"/>
     <w:rsid w:val="002E0E72"/>
     <w:rsid w:val="002E125B"/>
     <w:rsid w:val="002E148C"/>
     <w:rsid w:val="002E1824"/>
     <w:rsid w:val="002E1A3F"/>
     <w:rsid w:val="002E1AE1"/>
     <w:rsid w:val="002E1F5A"/>
@@ -4930,94 +4910,96 @@
     <w:rsid w:val="002F64BF"/>
     <w:rsid w:val="002F6897"/>
     <w:rsid w:val="002F6A73"/>
     <w:rsid w:val="002F71C9"/>
     <w:rsid w:val="002F72DB"/>
     <w:rsid w:val="002F7308"/>
     <w:rsid w:val="002F75EC"/>
     <w:rsid w:val="002F7B5B"/>
     <w:rsid w:val="00300058"/>
     <w:rsid w:val="00300A7B"/>
     <w:rsid w:val="00300F31"/>
     <w:rsid w:val="0030141A"/>
     <w:rsid w:val="00301544"/>
     <w:rsid w:val="00301871"/>
     <w:rsid w:val="003019DA"/>
     <w:rsid w:val="0030208E"/>
     <w:rsid w:val="003023BA"/>
     <w:rsid w:val="0030241A"/>
     <w:rsid w:val="00302468"/>
     <w:rsid w:val="003026D3"/>
     <w:rsid w:val="00302A75"/>
     <w:rsid w:val="00302DA5"/>
     <w:rsid w:val="00302E70"/>
     <w:rsid w:val="00302F2C"/>
     <w:rsid w:val="003031A2"/>
+    <w:rsid w:val="00303431"/>
     <w:rsid w:val="00303651"/>
     <w:rsid w:val="00303EDD"/>
     <w:rsid w:val="00304250"/>
     <w:rsid w:val="0030425A"/>
     <w:rsid w:val="00304477"/>
     <w:rsid w:val="003044E7"/>
     <w:rsid w:val="0030456E"/>
     <w:rsid w:val="00304704"/>
     <w:rsid w:val="0030497B"/>
     <w:rsid w:val="00304D28"/>
     <w:rsid w:val="003050D6"/>
     <w:rsid w:val="00305227"/>
     <w:rsid w:val="00305491"/>
     <w:rsid w:val="003054E5"/>
     <w:rsid w:val="00305F0A"/>
     <w:rsid w:val="00305F24"/>
     <w:rsid w:val="00306354"/>
     <w:rsid w:val="003063E2"/>
     <w:rsid w:val="00306832"/>
     <w:rsid w:val="00306A8F"/>
     <w:rsid w:val="00306F34"/>
     <w:rsid w:val="00306FC1"/>
     <w:rsid w:val="0030749C"/>
     <w:rsid w:val="00307E0C"/>
     <w:rsid w:val="0031021D"/>
     <w:rsid w:val="003105B1"/>
     <w:rsid w:val="003109BA"/>
     <w:rsid w:val="00310D5A"/>
     <w:rsid w:val="00310E01"/>
     <w:rsid w:val="00310E2E"/>
     <w:rsid w:val="003115A5"/>
     <w:rsid w:val="00311755"/>
     <w:rsid w:val="003119AE"/>
     <w:rsid w:val="00311AB2"/>
     <w:rsid w:val="00311FB1"/>
     <w:rsid w:val="00312087"/>
     <w:rsid w:val="00312143"/>
     <w:rsid w:val="003124EF"/>
     <w:rsid w:val="00312557"/>
     <w:rsid w:val="00312AB9"/>
     <w:rsid w:val="00312B1A"/>
     <w:rsid w:val="00312CA8"/>
     <w:rsid w:val="00312D70"/>
     <w:rsid w:val="00312E26"/>
+    <w:rsid w:val="00312FF3"/>
     <w:rsid w:val="0031301D"/>
     <w:rsid w:val="003132DA"/>
     <w:rsid w:val="0031336D"/>
     <w:rsid w:val="00313E13"/>
     <w:rsid w:val="0031477F"/>
     <w:rsid w:val="00314B8B"/>
     <w:rsid w:val="00314F10"/>
     <w:rsid w:val="003158B2"/>
     <w:rsid w:val="00315BBE"/>
     <w:rsid w:val="00315D51"/>
     <w:rsid w:val="00315EAF"/>
     <w:rsid w:val="00316945"/>
     <w:rsid w:val="00316C3A"/>
     <w:rsid w:val="00316D7E"/>
     <w:rsid w:val="00317215"/>
     <w:rsid w:val="0031723C"/>
     <w:rsid w:val="003175F6"/>
     <w:rsid w:val="00317702"/>
     <w:rsid w:val="003178D0"/>
     <w:rsid w:val="00317A04"/>
     <w:rsid w:val="00317D00"/>
     <w:rsid w:val="00317E39"/>
     <w:rsid w:val="00317F48"/>
     <w:rsid w:val="003204F9"/>
     <w:rsid w:val="003209A3"/>
@@ -5193,50 +5175,51 @@
     <w:rsid w:val="0036517F"/>
     <w:rsid w:val="003652CE"/>
     <w:rsid w:val="0036567F"/>
     <w:rsid w:val="00365B09"/>
     <w:rsid w:val="00365D4C"/>
     <w:rsid w:val="00365FD1"/>
     <w:rsid w:val="003667B4"/>
     <w:rsid w:val="003669AB"/>
     <w:rsid w:val="00366A85"/>
     <w:rsid w:val="00366F4D"/>
     <w:rsid w:val="00367135"/>
     <w:rsid w:val="00367429"/>
     <w:rsid w:val="0036785D"/>
     <w:rsid w:val="00367AF0"/>
     <w:rsid w:val="00367F8A"/>
     <w:rsid w:val="00370028"/>
     <w:rsid w:val="00370B42"/>
     <w:rsid w:val="00370BD9"/>
     <w:rsid w:val="00371195"/>
     <w:rsid w:val="003715A1"/>
     <w:rsid w:val="0037223D"/>
     <w:rsid w:val="00372EC8"/>
     <w:rsid w:val="00373025"/>
     <w:rsid w:val="00373131"/>
     <w:rsid w:val="0037316E"/>
+    <w:rsid w:val="00373596"/>
     <w:rsid w:val="00373631"/>
     <w:rsid w:val="00373ED4"/>
     <w:rsid w:val="00373EF0"/>
     <w:rsid w:val="00373FF9"/>
     <w:rsid w:val="00374502"/>
     <w:rsid w:val="00374D35"/>
     <w:rsid w:val="003751A5"/>
     <w:rsid w:val="003751B9"/>
     <w:rsid w:val="00375268"/>
     <w:rsid w:val="0037526F"/>
     <w:rsid w:val="0037546D"/>
     <w:rsid w:val="003755A6"/>
     <w:rsid w:val="00375B7B"/>
     <w:rsid w:val="0037660A"/>
     <w:rsid w:val="0037678F"/>
     <w:rsid w:val="00376CB0"/>
     <w:rsid w:val="003772DA"/>
     <w:rsid w:val="003773FB"/>
     <w:rsid w:val="003775E9"/>
     <w:rsid w:val="00377CF8"/>
     <w:rsid w:val="00377FBD"/>
     <w:rsid w:val="003807A9"/>
     <w:rsid w:val="00380CEE"/>
     <w:rsid w:val="00380F18"/>
     <w:rsid w:val="00380F29"/>
@@ -5746,50 +5729,51 @@
     <w:rsid w:val="00462FB7"/>
     <w:rsid w:val="0046343E"/>
     <w:rsid w:val="004636BC"/>
     <w:rsid w:val="00463945"/>
     <w:rsid w:val="004639DC"/>
     <w:rsid w:val="00463E5A"/>
     <w:rsid w:val="00463F29"/>
     <w:rsid w:val="00463FF6"/>
     <w:rsid w:val="0046422E"/>
     <w:rsid w:val="004643DD"/>
     <w:rsid w:val="0046440E"/>
     <w:rsid w:val="00464BF1"/>
     <w:rsid w:val="00464C2A"/>
     <w:rsid w:val="00465246"/>
     <w:rsid w:val="004657D7"/>
     <w:rsid w:val="00465C1E"/>
     <w:rsid w:val="00465D0E"/>
     <w:rsid w:val="00465E02"/>
     <w:rsid w:val="004662DA"/>
     <w:rsid w:val="00466959"/>
     <w:rsid w:val="0046702C"/>
     <w:rsid w:val="00467520"/>
     <w:rsid w:val="004675D2"/>
     <w:rsid w:val="00467B2B"/>
     <w:rsid w:val="00470255"/>
+    <w:rsid w:val="004705A0"/>
     <w:rsid w:val="00470719"/>
     <w:rsid w:val="0047076C"/>
     <w:rsid w:val="00470A0A"/>
     <w:rsid w:val="00470D9E"/>
     <w:rsid w:val="00470E66"/>
     <w:rsid w:val="00471028"/>
     <w:rsid w:val="004713B8"/>
     <w:rsid w:val="004715DE"/>
     <w:rsid w:val="0047181C"/>
     <w:rsid w:val="00471927"/>
     <w:rsid w:val="00471CE5"/>
     <w:rsid w:val="00471D69"/>
     <w:rsid w:val="00471EC2"/>
     <w:rsid w:val="0047201B"/>
     <w:rsid w:val="00472255"/>
     <w:rsid w:val="0047225B"/>
     <w:rsid w:val="00472BAB"/>
     <w:rsid w:val="00472C94"/>
     <w:rsid w:val="004730A5"/>
     <w:rsid w:val="004736B8"/>
     <w:rsid w:val="00473B78"/>
     <w:rsid w:val="00473BF8"/>
     <w:rsid w:val="0047406F"/>
     <w:rsid w:val="0047416D"/>
     <w:rsid w:val="00474180"/>
@@ -5916,50 +5900,51 @@
     <w:rsid w:val="004A5B19"/>
     <w:rsid w:val="004A5FA0"/>
     <w:rsid w:val="004A6405"/>
     <w:rsid w:val="004A6414"/>
     <w:rsid w:val="004A6655"/>
     <w:rsid w:val="004A6815"/>
     <w:rsid w:val="004A6864"/>
     <w:rsid w:val="004A6955"/>
     <w:rsid w:val="004A75A8"/>
     <w:rsid w:val="004A7C86"/>
     <w:rsid w:val="004B0B63"/>
     <w:rsid w:val="004B12D9"/>
     <w:rsid w:val="004B13FC"/>
     <w:rsid w:val="004B1460"/>
     <w:rsid w:val="004B14BD"/>
     <w:rsid w:val="004B1539"/>
     <w:rsid w:val="004B1C5D"/>
     <w:rsid w:val="004B1CFE"/>
     <w:rsid w:val="004B1DEA"/>
     <w:rsid w:val="004B2162"/>
     <w:rsid w:val="004B21C2"/>
     <w:rsid w:val="004B21C9"/>
     <w:rsid w:val="004B2235"/>
     <w:rsid w:val="004B2244"/>
     <w:rsid w:val="004B2265"/>
+    <w:rsid w:val="004B25EB"/>
     <w:rsid w:val="004B2C0F"/>
     <w:rsid w:val="004B2C82"/>
     <w:rsid w:val="004B2CD5"/>
     <w:rsid w:val="004B2E2C"/>
     <w:rsid w:val="004B3362"/>
     <w:rsid w:val="004B36F2"/>
     <w:rsid w:val="004B3803"/>
     <w:rsid w:val="004B409F"/>
     <w:rsid w:val="004B427C"/>
     <w:rsid w:val="004B4659"/>
     <w:rsid w:val="004B465B"/>
     <w:rsid w:val="004B5080"/>
     <w:rsid w:val="004B5081"/>
     <w:rsid w:val="004B5321"/>
     <w:rsid w:val="004B566C"/>
     <w:rsid w:val="004B575E"/>
     <w:rsid w:val="004B582F"/>
     <w:rsid w:val="004B6516"/>
     <w:rsid w:val="004B654E"/>
     <w:rsid w:val="004B67C6"/>
     <w:rsid w:val="004B7009"/>
     <w:rsid w:val="004B7567"/>
     <w:rsid w:val="004B75EA"/>
     <w:rsid w:val="004B76EC"/>
     <w:rsid w:val="004B780D"/>
@@ -5989,71 +5974,73 @@
     <w:rsid w:val="004C33B4"/>
     <w:rsid w:val="004C3BC1"/>
     <w:rsid w:val="004C3C85"/>
     <w:rsid w:val="004C44AB"/>
     <w:rsid w:val="004C4B31"/>
     <w:rsid w:val="004C4C94"/>
     <w:rsid w:val="004C4CBC"/>
     <w:rsid w:val="004C4F41"/>
     <w:rsid w:val="004C550A"/>
     <w:rsid w:val="004C592B"/>
     <w:rsid w:val="004C6F56"/>
     <w:rsid w:val="004C7044"/>
     <w:rsid w:val="004C7171"/>
     <w:rsid w:val="004C779E"/>
     <w:rsid w:val="004C7C12"/>
     <w:rsid w:val="004D05E4"/>
     <w:rsid w:val="004D0998"/>
     <w:rsid w:val="004D10EC"/>
     <w:rsid w:val="004D16A1"/>
     <w:rsid w:val="004D19ED"/>
     <w:rsid w:val="004D1CAC"/>
     <w:rsid w:val="004D23D9"/>
     <w:rsid w:val="004D248D"/>
     <w:rsid w:val="004D2611"/>
     <w:rsid w:val="004D27BC"/>
+    <w:rsid w:val="004D27DF"/>
     <w:rsid w:val="004D2A2E"/>
     <w:rsid w:val="004D2BB0"/>
     <w:rsid w:val="004D2F8B"/>
     <w:rsid w:val="004D3334"/>
     <w:rsid w:val="004D3859"/>
     <w:rsid w:val="004D3B81"/>
     <w:rsid w:val="004D3F7F"/>
     <w:rsid w:val="004D490D"/>
     <w:rsid w:val="004D4B3B"/>
     <w:rsid w:val="004D4CB9"/>
     <w:rsid w:val="004D4CE2"/>
     <w:rsid w:val="004D5537"/>
     <w:rsid w:val="004D5B19"/>
     <w:rsid w:val="004D60DD"/>
     <w:rsid w:val="004D62CF"/>
     <w:rsid w:val="004D63C1"/>
     <w:rsid w:val="004D69E4"/>
     <w:rsid w:val="004D7478"/>
     <w:rsid w:val="004D7563"/>
     <w:rsid w:val="004D761C"/>
     <w:rsid w:val="004E031B"/>
+    <w:rsid w:val="004E0824"/>
     <w:rsid w:val="004E0DBE"/>
     <w:rsid w:val="004E0F3A"/>
     <w:rsid w:val="004E1022"/>
     <w:rsid w:val="004E15A1"/>
     <w:rsid w:val="004E1726"/>
     <w:rsid w:val="004E23EB"/>
     <w:rsid w:val="004E2B59"/>
     <w:rsid w:val="004E2BD0"/>
     <w:rsid w:val="004E3B9D"/>
     <w:rsid w:val="004E3FD7"/>
     <w:rsid w:val="004E477C"/>
     <w:rsid w:val="004E5170"/>
     <w:rsid w:val="004E53F4"/>
     <w:rsid w:val="004E54EA"/>
     <w:rsid w:val="004E5E2C"/>
     <w:rsid w:val="004E620E"/>
     <w:rsid w:val="004E6299"/>
     <w:rsid w:val="004E6344"/>
     <w:rsid w:val="004E65D6"/>
     <w:rsid w:val="004E6869"/>
     <w:rsid w:val="004E6A4A"/>
     <w:rsid w:val="004E72C3"/>
     <w:rsid w:val="004E77D2"/>
     <w:rsid w:val="004E781F"/>
     <w:rsid w:val="004E79BE"/>
@@ -6118,50 +6105,51 @@
     <w:rsid w:val="00504267"/>
     <w:rsid w:val="00504663"/>
     <w:rsid w:val="00504718"/>
     <w:rsid w:val="00504A19"/>
     <w:rsid w:val="00504B65"/>
     <w:rsid w:val="00504C94"/>
     <w:rsid w:val="00504D1F"/>
     <w:rsid w:val="0050523B"/>
     <w:rsid w:val="0050545F"/>
     <w:rsid w:val="00505F2C"/>
     <w:rsid w:val="0050612D"/>
     <w:rsid w:val="0050629C"/>
     <w:rsid w:val="005064A1"/>
     <w:rsid w:val="00506696"/>
     <w:rsid w:val="005066C7"/>
     <w:rsid w:val="00507007"/>
     <w:rsid w:val="0050746A"/>
     <w:rsid w:val="005078AC"/>
     <w:rsid w:val="00507BEC"/>
     <w:rsid w:val="00507FA7"/>
     <w:rsid w:val="00507FD4"/>
     <w:rsid w:val="00510136"/>
     <w:rsid w:val="0051049D"/>
     <w:rsid w:val="005105E4"/>
     <w:rsid w:val="0051094C"/>
+    <w:rsid w:val="00510F4F"/>
     <w:rsid w:val="00511300"/>
     <w:rsid w:val="005119BB"/>
     <w:rsid w:val="00511A96"/>
     <w:rsid w:val="00511BDC"/>
     <w:rsid w:val="00512009"/>
     <w:rsid w:val="005123D8"/>
     <w:rsid w:val="00512617"/>
     <w:rsid w:val="00512957"/>
     <w:rsid w:val="00512B88"/>
     <w:rsid w:val="00512DEA"/>
     <w:rsid w:val="0051416B"/>
     <w:rsid w:val="005141E1"/>
     <w:rsid w:val="005147DF"/>
     <w:rsid w:val="00514CD0"/>
     <w:rsid w:val="00514D2C"/>
     <w:rsid w:val="00515360"/>
     <w:rsid w:val="005153A9"/>
     <w:rsid w:val="00515718"/>
     <w:rsid w:val="00515894"/>
     <w:rsid w:val="00515CF9"/>
     <w:rsid w:val="00515D1C"/>
     <w:rsid w:val="00515E82"/>
     <w:rsid w:val="005161FE"/>
     <w:rsid w:val="00516215"/>
     <w:rsid w:val="005162AD"/>
@@ -6417,50 +6405,51 @@
     <w:rsid w:val="00577B7F"/>
     <w:rsid w:val="00577DEA"/>
     <w:rsid w:val="0058026E"/>
     <w:rsid w:val="005806A6"/>
     <w:rsid w:val="00580991"/>
     <w:rsid w:val="005809E3"/>
     <w:rsid w:val="00580B7D"/>
     <w:rsid w:val="00580D49"/>
     <w:rsid w:val="00580E54"/>
     <w:rsid w:val="00580E60"/>
     <w:rsid w:val="00580EAE"/>
     <w:rsid w:val="005814CF"/>
     <w:rsid w:val="0058163B"/>
     <w:rsid w:val="00582036"/>
     <w:rsid w:val="00582C90"/>
     <w:rsid w:val="00582CC1"/>
     <w:rsid w:val="00582CCF"/>
     <w:rsid w:val="00582FBE"/>
     <w:rsid w:val="005832DF"/>
     <w:rsid w:val="00583E1D"/>
     <w:rsid w:val="00583F76"/>
     <w:rsid w:val="00583F8A"/>
     <w:rsid w:val="00584218"/>
     <w:rsid w:val="005847DC"/>
     <w:rsid w:val="00584A9B"/>
+    <w:rsid w:val="00584D2F"/>
     <w:rsid w:val="0058500F"/>
     <w:rsid w:val="005853FE"/>
     <w:rsid w:val="00585864"/>
     <w:rsid w:val="005858A8"/>
     <w:rsid w:val="00585CEE"/>
     <w:rsid w:val="00585FF6"/>
     <w:rsid w:val="005860AB"/>
     <w:rsid w:val="0058621A"/>
     <w:rsid w:val="005863C4"/>
     <w:rsid w:val="00586408"/>
     <w:rsid w:val="0058642E"/>
     <w:rsid w:val="0058669A"/>
     <w:rsid w:val="005866C8"/>
     <w:rsid w:val="00586A8F"/>
     <w:rsid w:val="00587376"/>
     <w:rsid w:val="005874F4"/>
     <w:rsid w:val="00587727"/>
     <w:rsid w:val="00587AF8"/>
     <w:rsid w:val="00587DA2"/>
     <w:rsid w:val="00587EE6"/>
     <w:rsid w:val="00590535"/>
     <w:rsid w:val="005905CF"/>
     <w:rsid w:val="00590D38"/>
     <w:rsid w:val="00590FC1"/>
     <w:rsid w:val="00591073"/>
@@ -6564,50 +6553,51 @@
     <w:rsid w:val="005C2A1C"/>
     <w:rsid w:val="005C2D7A"/>
     <w:rsid w:val="005C31C7"/>
     <w:rsid w:val="005C31CE"/>
     <w:rsid w:val="005C334A"/>
     <w:rsid w:val="005C35FA"/>
     <w:rsid w:val="005C3B01"/>
     <w:rsid w:val="005C41EF"/>
     <w:rsid w:val="005C4250"/>
     <w:rsid w:val="005C4460"/>
     <w:rsid w:val="005C4720"/>
     <w:rsid w:val="005C48B9"/>
     <w:rsid w:val="005C4B32"/>
     <w:rsid w:val="005C4D90"/>
     <w:rsid w:val="005C5814"/>
     <w:rsid w:val="005C5BA3"/>
     <w:rsid w:val="005C615A"/>
     <w:rsid w:val="005C61EA"/>
     <w:rsid w:val="005C6965"/>
     <w:rsid w:val="005C6F2A"/>
     <w:rsid w:val="005C7251"/>
     <w:rsid w:val="005C7330"/>
     <w:rsid w:val="005C767F"/>
     <w:rsid w:val="005C7AB6"/>
     <w:rsid w:val="005C7E14"/>
+    <w:rsid w:val="005D044C"/>
     <w:rsid w:val="005D0467"/>
     <w:rsid w:val="005D06DD"/>
     <w:rsid w:val="005D078B"/>
     <w:rsid w:val="005D086D"/>
     <w:rsid w:val="005D08D8"/>
     <w:rsid w:val="005D08E1"/>
     <w:rsid w:val="005D0C4B"/>
     <w:rsid w:val="005D0D56"/>
     <w:rsid w:val="005D0F6E"/>
     <w:rsid w:val="005D11EB"/>
     <w:rsid w:val="005D154A"/>
     <w:rsid w:val="005D18C9"/>
     <w:rsid w:val="005D1B9F"/>
     <w:rsid w:val="005D1BF0"/>
     <w:rsid w:val="005D1C38"/>
     <w:rsid w:val="005D1F2A"/>
     <w:rsid w:val="005D2475"/>
     <w:rsid w:val="005D25FF"/>
     <w:rsid w:val="005D2812"/>
     <w:rsid w:val="005D28B3"/>
     <w:rsid w:val="005D2A19"/>
     <w:rsid w:val="005D2D28"/>
     <w:rsid w:val="005D3003"/>
     <w:rsid w:val="005D3345"/>
     <w:rsid w:val="005D335C"/>
@@ -6702,50 +6692,51 @@
     <w:rsid w:val="005F6F6B"/>
     <w:rsid w:val="005F74E1"/>
     <w:rsid w:val="005F76D4"/>
     <w:rsid w:val="00600221"/>
     <w:rsid w:val="00600241"/>
     <w:rsid w:val="006003B5"/>
     <w:rsid w:val="006006A3"/>
     <w:rsid w:val="006021D3"/>
     <w:rsid w:val="00602B97"/>
     <w:rsid w:val="006031B5"/>
     <w:rsid w:val="00603258"/>
     <w:rsid w:val="0060385E"/>
     <w:rsid w:val="006038AE"/>
     <w:rsid w:val="006038D8"/>
     <w:rsid w:val="00603B52"/>
     <w:rsid w:val="00603D64"/>
     <w:rsid w:val="00604030"/>
     <w:rsid w:val="00604320"/>
     <w:rsid w:val="00604A67"/>
     <w:rsid w:val="00604B05"/>
     <w:rsid w:val="006055FC"/>
     <w:rsid w:val="00605798"/>
     <w:rsid w:val="00605A54"/>
     <w:rsid w:val="00605CCE"/>
     <w:rsid w:val="00605D93"/>
+    <w:rsid w:val="00605E76"/>
     <w:rsid w:val="0060683B"/>
     <w:rsid w:val="00606B6D"/>
     <w:rsid w:val="00606D3A"/>
     <w:rsid w:val="006070D5"/>
     <w:rsid w:val="00607132"/>
     <w:rsid w:val="006071DC"/>
     <w:rsid w:val="00607316"/>
     <w:rsid w:val="006074F8"/>
     <w:rsid w:val="00607663"/>
     <w:rsid w:val="00607A8E"/>
     <w:rsid w:val="006103CF"/>
     <w:rsid w:val="00610956"/>
     <w:rsid w:val="00610A5D"/>
     <w:rsid w:val="00610D71"/>
     <w:rsid w:val="00610D95"/>
     <w:rsid w:val="006110C3"/>
     <w:rsid w:val="00611223"/>
     <w:rsid w:val="00611667"/>
     <w:rsid w:val="00611683"/>
     <w:rsid w:val="006117F5"/>
     <w:rsid w:val="006119FA"/>
     <w:rsid w:val="00612298"/>
     <w:rsid w:val="00612431"/>
     <w:rsid w:val="006124AC"/>
     <w:rsid w:val="00612A29"/>
@@ -6966,83 +6957,85 @@
     <w:rsid w:val="0066744B"/>
     <w:rsid w:val="00667C45"/>
     <w:rsid w:val="006702B9"/>
     <w:rsid w:val="006705FF"/>
     <w:rsid w:val="006709DB"/>
     <w:rsid w:val="00670A80"/>
     <w:rsid w:val="00670B45"/>
     <w:rsid w:val="00670EE3"/>
     <w:rsid w:val="006714B1"/>
     <w:rsid w:val="00671521"/>
     <w:rsid w:val="0067153F"/>
     <w:rsid w:val="00671D8F"/>
     <w:rsid w:val="00672583"/>
     <w:rsid w:val="006726CC"/>
     <w:rsid w:val="006727C5"/>
     <w:rsid w:val="006727CD"/>
     <w:rsid w:val="00672E36"/>
     <w:rsid w:val="00672E77"/>
     <w:rsid w:val="00672FFC"/>
     <w:rsid w:val="00673309"/>
     <w:rsid w:val="00673B70"/>
     <w:rsid w:val="00673D25"/>
     <w:rsid w:val="00674014"/>
     <w:rsid w:val="006743A4"/>
     <w:rsid w:val="0067441B"/>
+    <w:rsid w:val="006746D0"/>
     <w:rsid w:val="00674877"/>
     <w:rsid w:val="006749C0"/>
     <w:rsid w:val="00674BDE"/>
     <w:rsid w:val="00675019"/>
     <w:rsid w:val="00675C41"/>
     <w:rsid w:val="00675DDA"/>
     <w:rsid w:val="00676641"/>
     <w:rsid w:val="00676855"/>
     <w:rsid w:val="006768A6"/>
     <w:rsid w:val="00676C72"/>
     <w:rsid w:val="00676F82"/>
     <w:rsid w:val="006776FF"/>
     <w:rsid w:val="006777C5"/>
     <w:rsid w:val="006801C1"/>
     <w:rsid w:val="006805D7"/>
     <w:rsid w:val="0068066C"/>
     <w:rsid w:val="00680753"/>
     <w:rsid w:val="00680ACA"/>
     <w:rsid w:val="0068101D"/>
     <w:rsid w:val="006817FE"/>
     <w:rsid w:val="006819F2"/>
     <w:rsid w:val="00681C27"/>
     <w:rsid w:val="00681D20"/>
     <w:rsid w:val="00681E79"/>
     <w:rsid w:val="00681F8D"/>
     <w:rsid w:val="006821AB"/>
     <w:rsid w:val="006823DE"/>
     <w:rsid w:val="0068259C"/>
     <w:rsid w:val="00682E40"/>
     <w:rsid w:val="00682FC6"/>
     <w:rsid w:val="006838BA"/>
     <w:rsid w:val="00683B74"/>
     <w:rsid w:val="00683B7E"/>
+    <w:rsid w:val="006841D5"/>
     <w:rsid w:val="0068445C"/>
     <w:rsid w:val="006846EF"/>
     <w:rsid w:val="006853CF"/>
     <w:rsid w:val="006853E6"/>
     <w:rsid w:val="006856BA"/>
     <w:rsid w:val="00685801"/>
     <w:rsid w:val="00685E32"/>
     <w:rsid w:val="00687125"/>
     <w:rsid w:val="0068767A"/>
     <w:rsid w:val="006876C8"/>
     <w:rsid w:val="00690144"/>
     <w:rsid w:val="00690204"/>
     <w:rsid w:val="00690346"/>
     <w:rsid w:val="006904E8"/>
     <w:rsid w:val="00690E07"/>
     <w:rsid w:val="0069110B"/>
     <w:rsid w:val="006913DC"/>
     <w:rsid w:val="00691833"/>
     <w:rsid w:val="00691988"/>
     <w:rsid w:val="00691B7D"/>
     <w:rsid w:val="00691D48"/>
     <w:rsid w:val="0069227E"/>
     <w:rsid w:val="006924B3"/>
     <w:rsid w:val="00692982"/>
     <w:rsid w:val="00692ABC"/>
@@ -7104,76 +7097,79 @@
     <w:rsid w:val="006A6144"/>
     <w:rsid w:val="006A6185"/>
     <w:rsid w:val="006A6B69"/>
     <w:rsid w:val="006A70C7"/>
     <w:rsid w:val="006A762D"/>
     <w:rsid w:val="006A7644"/>
     <w:rsid w:val="006A7701"/>
     <w:rsid w:val="006B02D9"/>
     <w:rsid w:val="006B0CAA"/>
     <w:rsid w:val="006B0E14"/>
     <w:rsid w:val="006B0E9D"/>
     <w:rsid w:val="006B0FF6"/>
     <w:rsid w:val="006B1028"/>
     <w:rsid w:val="006B10A1"/>
     <w:rsid w:val="006B110C"/>
     <w:rsid w:val="006B1200"/>
     <w:rsid w:val="006B146F"/>
     <w:rsid w:val="006B165E"/>
     <w:rsid w:val="006B1BD7"/>
     <w:rsid w:val="006B1E36"/>
     <w:rsid w:val="006B259A"/>
     <w:rsid w:val="006B2EF2"/>
     <w:rsid w:val="006B307A"/>
     <w:rsid w:val="006B33C5"/>
     <w:rsid w:val="006B3680"/>
+    <w:rsid w:val="006B3A96"/>
     <w:rsid w:val="006B4C1F"/>
     <w:rsid w:val="006B5074"/>
     <w:rsid w:val="006B50C2"/>
     <w:rsid w:val="006B56C8"/>
     <w:rsid w:val="006B5982"/>
     <w:rsid w:val="006B5DC0"/>
     <w:rsid w:val="006B5F4C"/>
     <w:rsid w:val="006B608A"/>
     <w:rsid w:val="006B656C"/>
     <w:rsid w:val="006B6992"/>
     <w:rsid w:val="006B6B59"/>
+    <w:rsid w:val="006B6D04"/>
     <w:rsid w:val="006B6FB1"/>
     <w:rsid w:val="006B7221"/>
     <w:rsid w:val="006B7429"/>
     <w:rsid w:val="006B7F4E"/>
     <w:rsid w:val="006C0702"/>
     <w:rsid w:val="006C0895"/>
     <w:rsid w:val="006C0921"/>
     <w:rsid w:val="006C0BCD"/>
     <w:rsid w:val="006C0CF0"/>
     <w:rsid w:val="006C0D11"/>
     <w:rsid w:val="006C0E4D"/>
     <w:rsid w:val="006C0F2F"/>
     <w:rsid w:val="006C13DE"/>
     <w:rsid w:val="006C16DE"/>
     <w:rsid w:val="006C1BAC"/>
+    <w:rsid w:val="006C1C39"/>
     <w:rsid w:val="006C1C74"/>
     <w:rsid w:val="006C1D64"/>
     <w:rsid w:val="006C2228"/>
     <w:rsid w:val="006C22B1"/>
     <w:rsid w:val="006C2327"/>
     <w:rsid w:val="006C286B"/>
     <w:rsid w:val="006C2CEB"/>
     <w:rsid w:val="006C2D65"/>
     <w:rsid w:val="006C313B"/>
     <w:rsid w:val="006C399F"/>
     <w:rsid w:val="006C3A95"/>
     <w:rsid w:val="006C434D"/>
     <w:rsid w:val="006C4576"/>
     <w:rsid w:val="006C46D8"/>
     <w:rsid w:val="006C4982"/>
     <w:rsid w:val="006C4DE3"/>
     <w:rsid w:val="006C4F1D"/>
     <w:rsid w:val="006C50C5"/>
     <w:rsid w:val="006C52A7"/>
     <w:rsid w:val="006C5325"/>
     <w:rsid w:val="006C544C"/>
     <w:rsid w:val="006C5746"/>
     <w:rsid w:val="006C57A2"/>
     <w:rsid w:val="006C58BA"/>
     <w:rsid w:val="006C6077"/>
@@ -7217,85 +7213,87 @@
     <w:rsid w:val="006D5AC6"/>
     <w:rsid w:val="006D5B00"/>
     <w:rsid w:val="006D5E1B"/>
     <w:rsid w:val="006D60A9"/>
     <w:rsid w:val="006D6197"/>
     <w:rsid w:val="006D64FE"/>
     <w:rsid w:val="006D6A4D"/>
     <w:rsid w:val="006D6D4C"/>
     <w:rsid w:val="006D7573"/>
     <w:rsid w:val="006D75B7"/>
     <w:rsid w:val="006D77CC"/>
     <w:rsid w:val="006D7FC3"/>
     <w:rsid w:val="006E0056"/>
     <w:rsid w:val="006E097F"/>
     <w:rsid w:val="006E0BEC"/>
     <w:rsid w:val="006E0C84"/>
     <w:rsid w:val="006E0F05"/>
     <w:rsid w:val="006E1593"/>
     <w:rsid w:val="006E1790"/>
     <w:rsid w:val="006E2D6B"/>
     <w:rsid w:val="006E309B"/>
     <w:rsid w:val="006E313E"/>
     <w:rsid w:val="006E3E28"/>
     <w:rsid w:val="006E3E59"/>
     <w:rsid w:val="006E40B3"/>
+    <w:rsid w:val="006E51AC"/>
     <w:rsid w:val="006E591A"/>
     <w:rsid w:val="006E6135"/>
     <w:rsid w:val="006E6500"/>
     <w:rsid w:val="006E6CE2"/>
     <w:rsid w:val="006E6F2A"/>
     <w:rsid w:val="006E756F"/>
     <w:rsid w:val="006E779A"/>
     <w:rsid w:val="006E7BD7"/>
     <w:rsid w:val="006F0138"/>
     <w:rsid w:val="006F023E"/>
     <w:rsid w:val="006F058A"/>
     <w:rsid w:val="006F0AD5"/>
     <w:rsid w:val="006F0F90"/>
     <w:rsid w:val="006F1073"/>
     <w:rsid w:val="006F1322"/>
     <w:rsid w:val="006F13BA"/>
     <w:rsid w:val="006F14E9"/>
     <w:rsid w:val="006F1C32"/>
     <w:rsid w:val="006F1DD1"/>
     <w:rsid w:val="006F1E03"/>
     <w:rsid w:val="006F21C1"/>
     <w:rsid w:val="006F22E2"/>
     <w:rsid w:val="006F277A"/>
     <w:rsid w:val="006F293D"/>
     <w:rsid w:val="006F2A1E"/>
     <w:rsid w:val="006F2B61"/>
     <w:rsid w:val="006F2BBF"/>
     <w:rsid w:val="006F2DFB"/>
     <w:rsid w:val="006F38BE"/>
     <w:rsid w:val="006F3915"/>
     <w:rsid w:val="006F3AB0"/>
     <w:rsid w:val="006F3E4F"/>
     <w:rsid w:val="006F416E"/>
     <w:rsid w:val="006F41D2"/>
     <w:rsid w:val="006F470E"/>
+    <w:rsid w:val="006F49BC"/>
     <w:rsid w:val="006F4B85"/>
     <w:rsid w:val="006F4D28"/>
     <w:rsid w:val="006F50FD"/>
     <w:rsid w:val="006F5388"/>
     <w:rsid w:val="006F5456"/>
     <w:rsid w:val="006F550E"/>
     <w:rsid w:val="006F57FA"/>
     <w:rsid w:val="006F5B44"/>
     <w:rsid w:val="006F5BD5"/>
     <w:rsid w:val="006F5D8C"/>
     <w:rsid w:val="006F5F39"/>
     <w:rsid w:val="006F649D"/>
     <w:rsid w:val="006F67C8"/>
     <w:rsid w:val="006F6935"/>
     <w:rsid w:val="006F69F3"/>
     <w:rsid w:val="006F71AA"/>
     <w:rsid w:val="006F7395"/>
     <w:rsid w:val="006F74EF"/>
     <w:rsid w:val="006F7698"/>
     <w:rsid w:val="006F7716"/>
     <w:rsid w:val="006F7BD7"/>
     <w:rsid w:val="006F7E0C"/>
     <w:rsid w:val="006F7F2A"/>
     <w:rsid w:val="0070006D"/>
     <w:rsid w:val="00700C9E"/>
@@ -7311,50 +7309,51 @@
     <w:rsid w:val="00703B8B"/>
     <w:rsid w:val="00703F5C"/>
     <w:rsid w:val="007041BF"/>
     <w:rsid w:val="00704D1C"/>
     <w:rsid w:val="0070500A"/>
     <w:rsid w:val="007052A0"/>
     <w:rsid w:val="007053C9"/>
     <w:rsid w:val="00706649"/>
     <w:rsid w:val="00706C4E"/>
     <w:rsid w:val="00706C7E"/>
     <w:rsid w:val="00706DB2"/>
     <w:rsid w:val="00706E03"/>
     <w:rsid w:val="00707712"/>
     <w:rsid w:val="00707822"/>
     <w:rsid w:val="0070784E"/>
     <w:rsid w:val="0071033E"/>
     <w:rsid w:val="00710A22"/>
     <w:rsid w:val="00710DBD"/>
     <w:rsid w:val="007110A3"/>
     <w:rsid w:val="0071128B"/>
     <w:rsid w:val="007112DF"/>
     <w:rsid w:val="007116DC"/>
     <w:rsid w:val="00711873"/>
     <w:rsid w:val="00712582"/>
     <w:rsid w:val="00712855"/>
+    <w:rsid w:val="007131FF"/>
     <w:rsid w:val="007133AA"/>
     <w:rsid w:val="00713477"/>
     <w:rsid w:val="00713480"/>
     <w:rsid w:val="00713F0F"/>
     <w:rsid w:val="00713FAC"/>
     <w:rsid w:val="00714BDD"/>
     <w:rsid w:val="007154EB"/>
     <w:rsid w:val="00715D03"/>
     <w:rsid w:val="00715F36"/>
     <w:rsid w:val="00715F56"/>
     <w:rsid w:val="00716858"/>
     <w:rsid w:val="00717138"/>
     <w:rsid w:val="0071742C"/>
     <w:rsid w:val="00717AF7"/>
     <w:rsid w:val="00717DB0"/>
     <w:rsid w:val="0072013E"/>
     <w:rsid w:val="007201A7"/>
     <w:rsid w:val="00721713"/>
     <w:rsid w:val="00721BB9"/>
     <w:rsid w:val="007223D8"/>
     <w:rsid w:val="00722513"/>
     <w:rsid w:val="0072251C"/>
     <w:rsid w:val="00722567"/>
     <w:rsid w:val="00722C32"/>
     <w:rsid w:val="0072309C"/>
@@ -7440,50 +7439,51 @@
     <w:rsid w:val="0075067B"/>
     <w:rsid w:val="007509BC"/>
     <w:rsid w:val="00751050"/>
     <w:rsid w:val="00751364"/>
     <w:rsid w:val="00751387"/>
     <w:rsid w:val="007516A5"/>
     <w:rsid w:val="00751780"/>
     <w:rsid w:val="007517AF"/>
     <w:rsid w:val="00751DAC"/>
     <w:rsid w:val="007523E5"/>
     <w:rsid w:val="00752625"/>
     <w:rsid w:val="00752692"/>
     <w:rsid w:val="00752E52"/>
     <w:rsid w:val="00752F77"/>
     <w:rsid w:val="007530FA"/>
     <w:rsid w:val="007534BC"/>
     <w:rsid w:val="00753761"/>
     <w:rsid w:val="007538D9"/>
     <w:rsid w:val="00753A02"/>
     <w:rsid w:val="00753D4A"/>
     <w:rsid w:val="00753D64"/>
     <w:rsid w:val="007542A2"/>
     <w:rsid w:val="007542C1"/>
     <w:rsid w:val="007543ED"/>
     <w:rsid w:val="007544DF"/>
+    <w:rsid w:val="007545B4"/>
     <w:rsid w:val="007546AA"/>
     <w:rsid w:val="00754728"/>
     <w:rsid w:val="00754FE6"/>
     <w:rsid w:val="007553A8"/>
     <w:rsid w:val="0075571A"/>
     <w:rsid w:val="00755A98"/>
     <w:rsid w:val="00755F43"/>
     <w:rsid w:val="00756667"/>
     <w:rsid w:val="00756E3E"/>
     <w:rsid w:val="00757C31"/>
     <w:rsid w:val="00757CDC"/>
     <w:rsid w:val="00757D96"/>
     <w:rsid w:val="00757F2C"/>
     <w:rsid w:val="00757F49"/>
     <w:rsid w:val="007602D3"/>
     <w:rsid w:val="00760334"/>
     <w:rsid w:val="007604B2"/>
     <w:rsid w:val="00760977"/>
     <w:rsid w:val="00760D70"/>
     <w:rsid w:val="00760E49"/>
     <w:rsid w:val="007612EB"/>
     <w:rsid w:val="00761582"/>
     <w:rsid w:val="0076187A"/>
     <w:rsid w:val="00761992"/>
     <w:rsid w:val="007619A1"/>
@@ -7545,50 +7545,51 @@
     <w:rsid w:val="00776A8A"/>
     <w:rsid w:val="00776AFB"/>
     <w:rsid w:val="00776B45"/>
     <w:rsid w:val="00776FBB"/>
     <w:rsid w:val="00776FF7"/>
     <w:rsid w:val="007771CC"/>
     <w:rsid w:val="00777390"/>
     <w:rsid w:val="007773F7"/>
     <w:rsid w:val="007777C7"/>
     <w:rsid w:val="00777B77"/>
     <w:rsid w:val="007802AC"/>
     <w:rsid w:val="0078044E"/>
     <w:rsid w:val="00780719"/>
     <w:rsid w:val="00780A3B"/>
     <w:rsid w:val="00780ED1"/>
     <w:rsid w:val="007812B2"/>
     <w:rsid w:val="00781626"/>
     <w:rsid w:val="00781AEE"/>
     <w:rsid w:val="00781BCC"/>
     <w:rsid w:val="00781DE5"/>
     <w:rsid w:val="00781DE6"/>
     <w:rsid w:val="00781E43"/>
     <w:rsid w:val="00781E60"/>
     <w:rsid w:val="007822B0"/>
     <w:rsid w:val="00782AB5"/>
+    <w:rsid w:val="007830F1"/>
     <w:rsid w:val="0078317C"/>
     <w:rsid w:val="00783331"/>
     <w:rsid w:val="00783A4D"/>
     <w:rsid w:val="00783BE6"/>
     <w:rsid w:val="00783DC7"/>
     <w:rsid w:val="00783E1D"/>
     <w:rsid w:val="00783E54"/>
     <w:rsid w:val="00784A7F"/>
     <w:rsid w:val="007855F8"/>
     <w:rsid w:val="007856C6"/>
     <w:rsid w:val="00785CA7"/>
     <w:rsid w:val="00785FF2"/>
     <w:rsid w:val="007864FD"/>
     <w:rsid w:val="00786634"/>
     <w:rsid w:val="00786928"/>
     <w:rsid w:val="00787E93"/>
     <w:rsid w:val="00790392"/>
     <w:rsid w:val="007903AD"/>
     <w:rsid w:val="0079092B"/>
     <w:rsid w:val="00790978"/>
     <w:rsid w:val="00790D3F"/>
     <w:rsid w:val="00790F6F"/>
     <w:rsid w:val="007915DC"/>
     <w:rsid w:val="007917AB"/>
     <w:rsid w:val="00791B22"/>
@@ -7864,50 +7865,51 @@
     <w:rsid w:val="00807E5E"/>
     <w:rsid w:val="008101C4"/>
     <w:rsid w:val="008107BA"/>
     <w:rsid w:val="00810CBA"/>
     <w:rsid w:val="00811601"/>
     <w:rsid w:val="00811D48"/>
     <w:rsid w:val="0081241F"/>
     <w:rsid w:val="00812609"/>
     <w:rsid w:val="00813073"/>
     <w:rsid w:val="0081308F"/>
     <w:rsid w:val="00813150"/>
     <w:rsid w:val="008134CE"/>
     <w:rsid w:val="008138F4"/>
     <w:rsid w:val="00813E21"/>
     <w:rsid w:val="00814168"/>
     <w:rsid w:val="00814217"/>
     <w:rsid w:val="0081434F"/>
     <w:rsid w:val="00814D03"/>
     <w:rsid w:val="00814DF5"/>
     <w:rsid w:val="00814E6C"/>
     <w:rsid w:val="008153E4"/>
     <w:rsid w:val="008156B8"/>
     <w:rsid w:val="0081572B"/>
     <w:rsid w:val="008157DC"/>
     <w:rsid w:val="00815C0C"/>
+    <w:rsid w:val="00815E79"/>
     <w:rsid w:val="00816392"/>
     <w:rsid w:val="0081659E"/>
     <w:rsid w:val="008167AE"/>
     <w:rsid w:val="008167F0"/>
     <w:rsid w:val="00816BDA"/>
     <w:rsid w:val="00816C84"/>
     <w:rsid w:val="00816CE1"/>
     <w:rsid w:val="0081737B"/>
     <w:rsid w:val="00817395"/>
     <w:rsid w:val="008177D0"/>
     <w:rsid w:val="008179C3"/>
     <w:rsid w:val="00817D24"/>
     <w:rsid w:val="00820271"/>
     <w:rsid w:val="008204C4"/>
     <w:rsid w:val="00820D98"/>
     <w:rsid w:val="00820F98"/>
     <w:rsid w:val="008210B7"/>
     <w:rsid w:val="008211F9"/>
     <w:rsid w:val="0082144A"/>
     <w:rsid w:val="00821465"/>
     <w:rsid w:val="0082170B"/>
     <w:rsid w:val="00821722"/>
     <w:rsid w:val="00821739"/>
     <w:rsid w:val="00822124"/>
     <w:rsid w:val="00822C0A"/>
@@ -8048,50 +8050,51 @@
     <w:rsid w:val="008611D4"/>
     <w:rsid w:val="00861AF7"/>
     <w:rsid w:val="00862A87"/>
     <w:rsid w:val="0086331E"/>
     <w:rsid w:val="00863446"/>
     <w:rsid w:val="008636E8"/>
     <w:rsid w:val="00863D99"/>
     <w:rsid w:val="0086418F"/>
     <w:rsid w:val="00864E2E"/>
     <w:rsid w:val="00865022"/>
     <w:rsid w:val="00865743"/>
     <w:rsid w:val="00865D43"/>
     <w:rsid w:val="00866112"/>
     <w:rsid w:val="008666A0"/>
     <w:rsid w:val="00866A39"/>
     <w:rsid w:val="00866BC4"/>
     <w:rsid w:val="00866D61"/>
     <w:rsid w:val="00866FD5"/>
     <w:rsid w:val="00867537"/>
     <w:rsid w:val="008675BC"/>
     <w:rsid w:val="00867810"/>
     <w:rsid w:val="00867A8E"/>
     <w:rsid w:val="00867D08"/>
     <w:rsid w:val="00867E26"/>
     <w:rsid w:val="00867E75"/>
+    <w:rsid w:val="00867F14"/>
     <w:rsid w:val="00867F19"/>
     <w:rsid w:val="00870023"/>
     <w:rsid w:val="008703CD"/>
     <w:rsid w:val="00870D78"/>
     <w:rsid w:val="008721B7"/>
     <w:rsid w:val="008723C1"/>
     <w:rsid w:val="00872984"/>
     <w:rsid w:val="00872B36"/>
     <w:rsid w:val="00872C3A"/>
     <w:rsid w:val="00872D6C"/>
     <w:rsid w:val="008730F0"/>
     <w:rsid w:val="0087332E"/>
     <w:rsid w:val="0087396C"/>
     <w:rsid w:val="00873A3C"/>
     <w:rsid w:val="00873DA6"/>
     <w:rsid w:val="008740DA"/>
     <w:rsid w:val="00874416"/>
     <w:rsid w:val="008744A8"/>
     <w:rsid w:val="008745AB"/>
     <w:rsid w:val="008747E7"/>
     <w:rsid w:val="00874BAD"/>
     <w:rsid w:val="00874C95"/>
     <w:rsid w:val="00874F22"/>
     <w:rsid w:val="00874F90"/>
     <w:rsid w:val="008755DA"/>
@@ -8205,50 +8208,51 @@
     <w:rsid w:val="008A58FE"/>
     <w:rsid w:val="008A59C1"/>
     <w:rsid w:val="008A5F46"/>
     <w:rsid w:val="008A5FB3"/>
     <w:rsid w:val="008A657E"/>
     <w:rsid w:val="008A6FE1"/>
     <w:rsid w:val="008A7688"/>
     <w:rsid w:val="008A7CA8"/>
     <w:rsid w:val="008B00D8"/>
     <w:rsid w:val="008B01CD"/>
     <w:rsid w:val="008B03F9"/>
     <w:rsid w:val="008B06EA"/>
     <w:rsid w:val="008B0A34"/>
     <w:rsid w:val="008B0BFF"/>
     <w:rsid w:val="008B0E9B"/>
     <w:rsid w:val="008B113B"/>
     <w:rsid w:val="008B1615"/>
     <w:rsid w:val="008B183B"/>
     <w:rsid w:val="008B1C41"/>
     <w:rsid w:val="008B1C59"/>
     <w:rsid w:val="008B224D"/>
     <w:rsid w:val="008B254D"/>
     <w:rsid w:val="008B286B"/>
     <w:rsid w:val="008B29E6"/>
     <w:rsid w:val="008B2B82"/>
+    <w:rsid w:val="008B2C75"/>
     <w:rsid w:val="008B4533"/>
     <w:rsid w:val="008B4752"/>
     <w:rsid w:val="008B482E"/>
     <w:rsid w:val="008B49FD"/>
     <w:rsid w:val="008B4A21"/>
     <w:rsid w:val="008B51A4"/>
     <w:rsid w:val="008B5411"/>
     <w:rsid w:val="008B5AFE"/>
     <w:rsid w:val="008B5B0B"/>
     <w:rsid w:val="008B5E6F"/>
     <w:rsid w:val="008B5EB1"/>
     <w:rsid w:val="008B6036"/>
     <w:rsid w:val="008B6395"/>
     <w:rsid w:val="008B63D2"/>
     <w:rsid w:val="008B65A5"/>
     <w:rsid w:val="008B6919"/>
     <w:rsid w:val="008B6971"/>
     <w:rsid w:val="008B6AE7"/>
     <w:rsid w:val="008B6B94"/>
     <w:rsid w:val="008B6D41"/>
     <w:rsid w:val="008B6D84"/>
     <w:rsid w:val="008B6FC6"/>
     <w:rsid w:val="008B729C"/>
     <w:rsid w:val="008B7393"/>
     <w:rsid w:val="008B7396"/>
@@ -8314,50 +8318,51 @@
     <w:rsid w:val="008D50A3"/>
     <w:rsid w:val="008D5342"/>
     <w:rsid w:val="008D5641"/>
     <w:rsid w:val="008D5727"/>
     <w:rsid w:val="008D59AB"/>
     <w:rsid w:val="008D5C34"/>
     <w:rsid w:val="008D5CBA"/>
     <w:rsid w:val="008D61E1"/>
     <w:rsid w:val="008D6735"/>
     <w:rsid w:val="008D6C3A"/>
     <w:rsid w:val="008D6FD9"/>
     <w:rsid w:val="008D7427"/>
     <w:rsid w:val="008D7585"/>
     <w:rsid w:val="008D7E1B"/>
     <w:rsid w:val="008D7EF2"/>
     <w:rsid w:val="008E0CFD"/>
     <w:rsid w:val="008E0E9B"/>
     <w:rsid w:val="008E1048"/>
     <w:rsid w:val="008E1145"/>
     <w:rsid w:val="008E160D"/>
     <w:rsid w:val="008E1BB8"/>
     <w:rsid w:val="008E2879"/>
     <w:rsid w:val="008E2BDE"/>
     <w:rsid w:val="008E2CE9"/>
     <w:rsid w:val="008E2D86"/>
+    <w:rsid w:val="008E32D7"/>
     <w:rsid w:val="008E3341"/>
     <w:rsid w:val="008E3A74"/>
     <w:rsid w:val="008E3D69"/>
     <w:rsid w:val="008E3DBE"/>
     <w:rsid w:val="008E3F05"/>
     <w:rsid w:val="008E3F0F"/>
     <w:rsid w:val="008E3FAB"/>
     <w:rsid w:val="008E4059"/>
     <w:rsid w:val="008E419A"/>
     <w:rsid w:val="008E4208"/>
     <w:rsid w:val="008E446F"/>
     <w:rsid w:val="008E4762"/>
     <w:rsid w:val="008E4908"/>
     <w:rsid w:val="008E4940"/>
     <w:rsid w:val="008E4974"/>
     <w:rsid w:val="008E4A9E"/>
     <w:rsid w:val="008E4D09"/>
     <w:rsid w:val="008E52E9"/>
     <w:rsid w:val="008E55D7"/>
     <w:rsid w:val="008E55F9"/>
     <w:rsid w:val="008E57DD"/>
     <w:rsid w:val="008E5A40"/>
     <w:rsid w:val="008E5E72"/>
     <w:rsid w:val="008E60D3"/>
     <w:rsid w:val="008E61F0"/>
@@ -8448,50 +8453,51 @@
     <w:rsid w:val="009071BB"/>
     <w:rsid w:val="009071E6"/>
     <w:rsid w:val="0090745C"/>
     <w:rsid w:val="00907DD2"/>
     <w:rsid w:val="00910231"/>
     <w:rsid w:val="009103EB"/>
     <w:rsid w:val="009107F2"/>
     <w:rsid w:val="00910842"/>
     <w:rsid w:val="0091084C"/>
     <w:rsid w:val="00910BE4"/>
     <w:rsid w:val="0091112B"/>
     <w:rsid w:val="00911192"/>
     <w:rsid w:val="009112FA"/>
     <w:rsid w:val="00911742"/>
     <w:rsid w:val="009117ED"/>
     <w:rsid w:val="009119F4"/>
     <w:rsid w:val="00911C58"/>
     <w:rsid w:val="00911F21"/>
     <w:rsid w:val="00912032"/>
     <w:rsid w:val="00912048"/>
     <w:rsid w:val="00912394"/>
     <w:rsid w:val="009123D0"/>
     <w:rsid w:val="00912851"/>
     <w:rsid w:val="009128C3"/>
     <w:rsid w:val="00912DDE"/>
+    <w:rsid w:val="00912F8B"/>
     <w:rsid w:val="00913688"/>
     <w:rsid w:val="00913E55"/>
     <w:rsid w:val="00913F56"/>
     <w:rsid w:val="0091405B"/>
     <w:rsid w:val="00914209"/>
     <w:rsid w:val="009145AB"/>
     <w:rsid w:val="00914A3B"/>
     <w:rsid w:val="00914B6D"/>
     <w:rsid w:val="00914F1B"/>
     <w:rsid w:val="00915313"/>
     <w:rsid w:val="009155DE"/>
     <w:rsid w:val="0091576D"/>
     <w:rsid w:val="009159FE"/>
     <w:rsid w:val="00915B1C"/>
     <w:rsid w:val="00915B59"/>
     <w:rsid w:val="00915CAB"/>
     <w:rsid w:val="009160ED"/>
     <w:rsid w:val="00916588"/>
     <w:rsid w:val="009166FE"/>
     <w:rsid w:val="0091722D"/>
     <w:rsid w:val="00917604"/>
     <w:rsid w:val="00917AFA"/>
     <w:rsid w:val="00920103"/>
     <w:rsid w:val="00920826"/>
     <w:rsid w:val="00920B0C"/>
@@ -9133,50 +9139,51 @@
     <w:rsid w:val="00A226AC"/>
     <w:rsid w:val="00A22957"/>
     <w:rsid w:val="00A22D3B"/>
     <w:rsid w:val="00A235DB"/>
     <w:rsid w:val="00A23757"/>
     <w:rsid w:val="00A23886"/>
     <w:rsid w:val="00A2397C"/>
     <w:rsid w:val="00A23CC9"/>
     <w:rsid w:val="00A24276"/>
     <w:rsid w:val="00A24C2F"/>
     <w:rsid w:val="00A24FA0"/>
     <w:rsid w:val="00A25131"/>
     <w:rsid w:val="00A25574"/>
     <w:rsid w:val="00A2576F"/>
     <w:rsid w:val="00A25871"/>
     <w:rsid w:val="00A2588B"/>
     <w:rsid w:val="00A25D07"/>
     <w:rsid w:val="00A2631F"/>
     <w:rsid w:val="00A26382"/>
     <w:rsid w:val="00A26718"/>
     <w:rsid w:val="00A26726"/>
     <w:rsid w:val="00A26781"/>
     <w:rsid w:val="00A268CF"/>
     <w:rsid w:val="00A26BEA"/>
     <w:rsid w:val="00A26F5F"/>
+    <w:rsid w:val="00A278CC"/>
     <w:rsid w:val="00A27A2C"/>
     <w:rsid w:val="00A27D73"/>
     <w:rsid w:val="00A27E31"/>
     <w:rsid w:val="00A30081"/>
     <w:rsid w:val="00A31104"/>
     <w:rsid w:val="00A31317"/>
     <w:rsid w:val="00A31493"/>
     <w:rsid w:val="00A317B0"/>
     <w:rsid w:val="00A319C6"/>
     <w:rsid w:val="00A31CA8"/>
     <w:rsid w:val="00A3210D"/>
     <w:rsid w:val="00A323F1"/>
     <w:rsid w:val="00A325EE"/>
     <w:rsid w:val="00A3262E"/>
     <w:rsid w:val="00A32FFE"/>
     <w:rsid w:val="00A33058"/>
     <w:rsid w:val="00A3335A"/>
     <w:rsid w:val="00A333ED"/>
     <w:rsid w:val="00A33C0B"/>
     <w:rsid w:val="00A33E63"/>
     <w:rsid w:val="00A345D0"/>
     <w:rsid w:val="00A348E7"/>
     <w:rsid w:val="00A34EEA"/>
     <w:rsid w:val="00A35208"/>
     <w:rsid w:val="00A3584A"/>
@@ -9216,50 +9223,51 @@
     <w:rsid w:val="00A476B5"/>
     <w:rsid w:val="00A479CB"/>
     <w:rsid w:val="00A47B0C"/>
     <w:rsid w:val="00A47BE9"/>
     <w:rsid w:val="00A47CD3"/>
     <w:rsid w:val="00A5009F"/>
     <w:rsid w:val="00A50120"/>
     <w:rsid w:val="00A50232"/>
     <w:rsid w:val="00A502D3"/>
     <w:rsid w:val="00A50757"/>
     <w:rsid w:val="00A50C0F"/>
     <w:rsid w:val="00A50E54"/>
     <w:rsid w:val="00A50F15"/>
     <w:rsid w:val="00A50F66"/>
     <w:rsid w:val="00A50FAD"/>
     <w:rsid w:val="00A51298"/>
     <w:rsid w:val="00A5174D"/>
     <w:rsid w:val="00A51866"/>
     <w:rsid w:val="00A518CA"/>
     <w:rsid w:val="00A5190E"/>
     <w:rsid w:val="00A51AA5"/>
     <w:rsid w:val="00A51F52"/>
     <w:rsid w:val="00A523FE"/>
     <w:rsid w:val="00A525BB"/>
     <w:rsid w:val="00A5284C"/>
+    <w:rsid w:val="00A52A85"/>
     <w:rsid w:val="00A52BD8"/>
     <w:rsid w:val="00A52F78"/>
     <w:rsid w:val="00A52F8B"/>
     <w:rsid w:val="00A533B4"/>
     <w:rsid w:val="00A534CF"/>
     <w:rsid w:val="00A535E9"/>
     <w:rsid w:val="00A539F4"/>
     <w:rsid w:val="00A53A49"/>
     <w:rsid w:val="00A53B0C"/>
     <w:rsid w:val="00A540FE"/>
     <w:rsid w:val="00A5483F"/>
     <w:rsid w:val="00A54E49"/>
     <w:rsid w:val="00A55427"/>
     <w:rsid w:val="00A556B5"/>
     <w:rsid w:val="00A55918"/>
     <w:rsid w:val="00A55B61"/>
     <w:rsid w:val="00A55E84"/>
     <w:rsid w:val="00A560FC"/>
     <w:rsid w:val="00A5630B"/>
     <w:rsid w:val="00A563A3"/>
     <w:rsid w:val="00A5696E"/>
     <w:rsid w:val="00A56976"/>
     <w:rsid w:val="00A569F8"/>
     <w:rsid w:val="00A56ED9"/>
     <w:rsid w:val="00A570FF"/>
@@ -9283,50 +9291,51 @@
     <w:rsid w:val="00A63D5B"/>
     <w:rsid w:val="00A63E9D"/>
     <w:rsid w:val="00A64C93"/>
     <w:rsid w:val="00A64FB3"/>
     <w:rsid w:val="00A65742"/>
     <w:rsid w:val="00A657DF"/>
     <w:rsid w:val="00A65B68"/>
     <w:rsid w:val="00A65B9D"/>
     <w:rsid w:val="00A65CD5"/>
     <w:rsid w:val="00A65D7C"/>
     <w:rsid w:val="00A65D9E"/>
     <w:rsid w:val="00A66686"/>
     <w:rsid w:val="00A66ABC"/>
     <w:rsid w:val="00A66DAB"/>
     <w:rsid w:val="00A66DCD"/>
     <w:rsid w:val="00A66DE0"/>
     <w:rsid w:val="00A66E65"/>
     <w:rsid w:val="00A66FBB"/>
     <w:rsid w:val="00A67159"/>
     <w:rsid w:val="00A6775A"/>
     <w:rsid w:val="00A67AAA"/>
     <w:rsid w:val="00A67B26"/>
     <w:rsid w:val="00A67F7C"/>
     <w:rsid w:val="00A700F1"/>
     <w:rsid w:val="00A70313"/>
+    <w:rsid w:val="00A7097D"/>
     <w:rsid w:val="00A70D55"/>
     <w:rsid w:val="00A71054"/>
     <w:rsid w:val="00A71F93"/>
     <w:rsid w:val="00A725D3"/>
     <w:rsid w:val="00A727AF"/>
     <w:rsid w:val="00A72C67"/>
     <w:rsid w:val="00A72CB1"/>
     <w:rsid w:val="00A72D8D"/>
     <w:rsid w:val="00A72FE4"/>
     <w:rsid w:val="00A73AB2"/>
     <w:rsid w:val="00A73F5D"/>
     <w:rsid w:val="00A74299"/>
     <w:rsid w:val="00A743EC"/>
     <w:rsid w:val="00A74492"/>
     <w:rsid w:val="00A7478B"/>
     <w:rsid w:val="00A74F7F"/>
     <w:rsid w:val="00A74FEB"/>
     <w:rsid w:val="00A75111"/>
     <w:rsid w:val="00A757C9"/>
     <w:rsid w:val="00A75ED3"/>
     <w:rsid w:val="00A75F4B"/>
     <w:rsid w:val="00A76103"/>
     <w:rsid w:val="00A76A50"/>
     <w:rsid w:val="00A76C41"/>
     <w:rsid w:val="00A77050"/>
@@ -9368,87 +9377,89 @@
     <w:rsid w:val="00A83CD2"/>
     <w:rsid w:val="00A83E38"/>
     <w:rsid w:val="00A84067"/>
     <w:rsid w:val="00A8431A"/>
     <w:rsid w:val="00A84B34"/>
     <w:rsid w:val="00A84F92"/>
     <w:rsid w:val="00A853DC"/>
     <w:rsid w:val="00A85428"/>
     <w:rsid w:val="00A85496"/>
     <w:rsid w:val="00A8584E"/>
     <w:rsid w:val="00A85DAD"/>
     <w:rsid w:val="00A861E5"/>
     <w:rsid w:val="00A862A1"/>
     <w:rsid w:val="00A86B7C"/>
     <w:rsid w:val="00A86D1A"/>
     <w:rsid w:val="00A87567"/>
     <w:rsid w:val="00A8762F"/>
     <w:rsid w:val="00A8783F"/>
     <w:rsid w:val="00A8796B"/>
     <w:rsid w:val="00A87A97"/>
     <w:rsid w:val="00A90072"/>
     <w:rsid w:val="00A90129"/>
     <w:rsid w:val="00A90320"/>
     <w:rsid w:val="00A90352"/>
     <w:rsid w:val="00A904E6"/>
+    <w:rsid w:val="00A9066F"/>
     <w:rsid w:val="00A9069C"/>
     <w:rsid w:val="00A907A1"/>
     <w:rsid w:val="00A9099B"/>
     <w:rsid w:val="00A911DF"/>
     <w:rsid w:val="00A91934"/>
     <w:rsid w:val="00A91B1B"/>
     <w:rsid w:val="00A92278"/>
     <w:rsid w:val="00A92883"/>
     <w:rsid w:val="00A92924"/>
     <w:rsid w:val="00A92D25"/>
     <w:rsid w:val="00A93382"/>
     <w:rsid w:val="00A933C5"/>
     <w:rsid w:val="00A94254"/>
     <w:rsid w:val="00A94525"/>
     <w:rsid w:val="00A94684"/>
     <w:rsid w:val="00A94F28"/>
     <w:rsid w:val="00A95013"/>
     <w:rsid w:val="00A95078"/>
     <w:rsid w:val="00A95214"/>
     <w:rsid w:val="00A95237"/>
     <w:rsid w:val="00A956D2"/>
     <w:rsid w:val="00A9593A"/>
     <w:rsid w:val="00A95BBA"/>
     <w:rsid w:val="00A9640D"/>
     <w:rsid w:val="00A9653B"/>
     <w:rsid w:val="00A96B45"/>
     <w:rsid w:val="00A96DD5"/>
     <w:rsid w:val="00A970CE"/>
     <w:rsid w:val="00A97487"/>
     <w:rsid w:val="00A97765"/>
     <w:rsid w:val="00A97B89"/>
     <w:rsid w:val="00AA0065"/>
     <w:rsid w:val="00AA0B03"/>
     <w:rsid w:val="00AA0C6E"/>
     <w:rsid w:val="00AA0F09"/>
     <w:rsid w:val="00AA1395"/>
     <w:rsid w:val="00AA1811"/>
+    <w:rsid w:val="00AA1959"/>
     <w:rsid w:val="00AA1A5D"/>
     <w:rsid w:val="00AA1D20"/>
     <w:rsid w:val="00AA2184"/>
     <w:rsid w:val="00AA23BD"/>
     <w:rsid w:val="00AA241E"/>
     <w:rsid w:val="00AA26BB"/>
     <w:rsid w:val="00AA2963"/>
     <w:rsid w:val="00AA2981"/>
     <w:rsid w:val="00AA2DD7"/>
     <w:rsid w:val="00AA33C3"/>
     <w:rsid w:val="00AA3494"/>
     <w:rsid w:val="00AA3586"/>
     <w:rsid w:val="00AA3766"/>
     <w:rsid w:val="00AA38CC"/>
     <w:rsid w:val="00AA39A0"/>
     <w:rsid w:val="00AA3C79"/>
     <w:rsid w:val="00AA3E17"/>
     <w:rsid w:val="00AA3FB0"/>
     <w:rsid w:val="00AA4070"/>
     <w:rsid w:val="00AA4275"/>
     <w:rsid w:val="00AA4485"/>
     <w:rsid w:val="00AA475E"/>
     <w:rsid w:val="00AA477D"/>
     <w:rsid w:val="00AA4968"/>
     <w:rsid w:val="00AA4A2F"/>
@@ -9462,50 +9473,51 @@
     <w:rsid w:val="00AA6F33"/>
     <w:rsid w:val="00AA7193"/>
     <w:rsid w:val="00AA7595"/>
     <w:rsid w:val="00AA7919"/>
     <w:rsid w:val="00AA7B2E"/>
     <w:rsid w:val="00AA7FB5"/>
     <w:rsid w:val="00AB041F"/>
     <w:rsid w:val="00AB088A"/>
     <w:rsid w:val="00AB0D2F"/>
     <w:rsid w:val="00AB102E"/>
     <w:rsid w:val="00AB1085"/>
     <w:rsid w:val="00AB1BAA"/>
     <w:rsid w:val="00AB26D4"/>
     <w:rsid w:val="00AB2737"/>
     <w:rsid w:val="00AB2826"/>
     <w:rsid w:val="00AB3020"/>
     <w:rsid w:val="00AB30F2"/>
     <w:rsid w:val="00AB31B4"/>
     <w:rsid w:val="00AB325A"/>
     <w:rsid w:val="00AB3328"/>
     <w:rsid w:val="00AB3392"/>
     <w:rsid w:val="00AB3C25"/>
     <w:rsid w:val="00AB4088"/>
     <w:rsid w:val="00AB4360"/>
     <w:rsid w:val="00AB43D0"/>
+    <w:rsid w:val="00AB4BE7"/>
     <w:rsid w:val="00AB4FB9"/>
     <w:rsid w:val="00AB59F9"/>
     <w:rsid w:val="00AB5B37"/>
     <w:rsid w:val="00AB6160"/>
     <w:rsid w:val="00AB618B"/>
     <w:rsid w:val="00AB64DD"/>
     <w:rsid w:val="00AB65B3"/>
     <w:rsid w:val="00AB65D5"/>
     <w:rsid w:val="00AB6710"/>
     <w:rsid w:val="00AB6939"/>
     <w:rsid w:val="00AB6DC8"/>
     <w:rsid w:val="00AB723E"/>
     <w:rsid w:val="00AB72DE"/>
     <w:rsid w:val="00AB757F"/>
     <w:rsid w:val="00AB7A0C"/>
     <w:rsid w:val="00AB7C47"/>
     <w:rsid w:val="00AC0097"/>
     <w:rsid w:val="00AC0159"/>
     <w:rsid w:val="00AC040B"/>
     <w:rsid w:val="00AC05B2"/>
     <w:rsid w:val="00AC0EEC"/>
     <w:rsid w:val="00AC0F24"/>
     <w:rsid w:val="00AC1285"/>
     <w:rsid w:val="00AC13DF"/>
     <w:rsid w:val="00AC145F"/>
@@ -9581,55 +9593,57 @@
     <w:rsid w:val="00AD5E9F"/>
     <w:rsid w:val="00AD62D0"/>
     <w:rsid w:val="00AD675B"/>
     <w:rsid w:val="00AD6836"/>
     <w:rsid w:val="00AD6B8A"/>
     <w:rsid w:val="00AD6E7B"/>
     <w:rsid w:val="00AD6EC7"/>
     <w:rsid w:val="00AD75ED"/>
     <w:rsid w:val="00AD795A"/>
     <w:rsid w:val="00AD7C68"/>
     <w:rsid w:val="00AD7ECE"/>
     <w:rsid w:val="00AE0105"/>
     <w:rsid w:val="00AE018E"/>
     <w:rsid w:val="00AE128C"/>
     <w:rsid w:val="00AE163E"/>
     <w:rsid w:val="00AE1EC9"/>
     <w:rsid w:val="00AE2187"/>
     <w:rsid w:val="00AE2702"/>
     <w:rsid w:val="00AE28C5"/>
     <w:rsid w:val="00AE28FB"/>
     <w:rsid w:val="00AE2A27"/>
     <w:rsid w:val="00AE2A9C"/>
     <w:rsid w:val="00AE2D2A"/>
     <w:rsid w:val="00AE335D"/>
     <w:rsid w:val="00AE3539"/>
+    <w:rsid w:val="00AE3EB4"/>
     <w:rsid w:val="00AE46EB"/>
     <w:rsid w:val="00AE4872"/>
     <w:rsid w:val="00AE4B24"/>
     <w:rsid w:val="00AE4EDD"/>
     <w:rsid w:val="00AE5477"/>
+    <w:rsid w:val="00AE5668"/>
     <w:rsid w:val="00AE5CE4"/>
     <w:rsid w:val="00AE603F"/>
     <w:rsid w:val="00AE6326"/>
     <w:rsid w:val="00AE6D97"/>
     <w:rsid w:val="00AE6ED5"/>
     <w:rsid w:val="00AE6FC9"/>
     <w:rsid w:val="00AE6FF6"/>
     <w:rsid w:val="00AE7372"/>
     <w:rsid w:val="00AE74EB"/>
     <w:rsid w:val="00AE77B1"/>
     <w:rsid w:val="00AE7B5F"/>
     <w:rsid w:val="00AF0181"/>
     <w:rsid w:val="00AF02A8"/>
     <w:rsid w:val="00AF0785"/>
     <w:rsid w:val="00AF0D85"/>
     <w:rsid w:val="00AF17B0"/>
     <w:rsid w:val="00AF1AF2"/>
     <w:rsid w:val="00AF2410"/>
     <w:rsid w:val="00AF2787"/>
     <w:rsid w:val="00AF29F2"/>
     <w:rsid w:val="00AF2B90"/>
     <w:rsid w:val="00AF3125"/>
     <w:rsid w:val="00AF33E0"/>
     <w:rsid w:val="00AF3C5B"/>
     <w:rsid w:val="00AF42F8"/>
@@ -9668,70 +9682,72 @@
     <w:rsid w:val="00B03C71"/>
     <w:rsid w:val="00B04571"/>
     <w:rsid w:val="00B049D3"/>
     <w:rsid w:val="00B05060"/>
     <w:rsid w:val="00B051D3"/>
     <w:rsid w:val="00B05518"/>
     <w:rsid w:val="00B05CC3"/>
     <w:rsid w:val="00B05D86"/>
     <w:rsid w:val="00B06786"/>
     <w:rsid w:val="00B06A34"/>
     <w:rsid w:val="00B06E07"/>
     <w:rsid w:val="00B06EEF"/>
     <w:rsid w:val="00B06F45"/>
     <w:rsid w:val="00B072E3"/>
     <w:rsid w:val="00B07644"/>
     <w:rsid w:val="00B07973"/>
     <w:rsid w:val="00B07E72"/>
     <w:rsid w:val="00B07FB2"/>
     <w:rsid w:val="00B10874"/>
     <w:rsid w:val="00B108E4"/>
     <w:rsid w:val="00B11174"/>
     <w:rsid w:val="00B11372"/>
     <w:rsid w:val="00B11946"/>
     <w:rsid w:val="00B11D2D"/>
     <w:rsid w:val="00B12518"/>
+    <w:rsid w:val="00B12C71"/>
     <w:rsid w:val="00B12D26"/>
     <w:rsid w:val="00B13452"/>
     <w:rsid w:val="00B137C0"/>
     <w:rsid w:val="00B13AEE"/>
     <w:rsid w:val="00B13EA2"/>
     <w:rsid w:val="00B13F24"/>
     <w:rsid w:val="00B1425C"/>
     <w:rsid w:val="00B149A6"/>
     <w:rsid w:val="00B14F00"/>
     <w:rsid w:val="00B1500A"/>
     <w:rsid w:val="00B154B5"/>
     <w:rsid w:val="00B155A1"/>
     <w:rsid w:val="00B15886"/>
     <w:rsid w:val="00B15DF3"/>
     <w:rsid w:val="00B15F13"/>
     <w:rsid w:val="00B16283"/>
     <w:rsid w:val="00B16443"/>
     <w:rsid w:val="00B166AF"/>
     <w:rsid w:val="00B167CD"/>
     <w:rsid w:val="00B167CE"/>
+    <w:rsid w:val="00B167FA"/>
     <w:rsid w:val="00B168C2"/>
     <w:rsid w:val="00B16B33"/>
     <w:rsid w:val="00B16DE5"/>
     <w:rsid w:val="00B16FD4"/>
     <w:rsid w:val="00B1743D"/>
     <w:rsid w:val="00B177E4"/>
     <w:rsid w:val="00B1784E"/>
     <w:rsid w:val="00B200F9"/>
     <w:rsid w:val="00B202A4"/>
     <w:rsid w:val="00B202C7"/>
     <w:rsid w:val="00B20399"/>
     <w:rsid w:val="00B208A5"/>
     <w:rsid w:val="00B208CE"/>
     <w:rsid w:val="00B20934"/>
     <w:rsid w:val="00B20959"/>
     <w:rsid w:val="00B20C29"/>
     <w:rsid w:val="00B20D88"/>
     <w:rsid w:val="00B21389"/>
     <w:rsid w:val="00B21CBA"/>
     <w:rsid w:val="00B21E1C"/>
     <w:rsid w:val="00B2211B"/>
     <w:rsid w:val="00B22239"/>
     <w:rsid w:val="00B225BD"/>
     <w:rsid w:val="00B22975"/>
     <w:rsid w:val="00B22CDA"/>
@@ -9807,50 +9823,51 @@
     <w:rsid w:val="00B40D59"/>
     <w:rsid w:val="00B40EA0"/>
     <w:rsid w:val="00B41058"/>
     <w:rsid w:val="00B41860"/>
     <w:rsid w:val="00B41B03"/>
     <w:rsid w:val="00B41EDB"/>
     <w:rsid w:val="00B42168"/>
     <w:rsid w:val="00B42343"/>
     <w:rsid w:val="00B42495"/>
     <w:rsid w:val="00B42513"/>
     <w:rsid w:val="00B425AC"/>
     <w:rsid w:val="00B42BF7"/>
     <w:rsid w:val="00B42C7D"/>
     <w:rsid w:val="00B42C8D"/>
     <w:rsid w:val="00B42F51"/>
     <w:rsid w:val="00B44723"/>
     <w:rsid w:val="00B449A1"/>
     <w:rsid w:val="00B44AC5"/>
     <w:rsid w:val="00B45198"/>
     <w:rsid w:val="00B4538B"/>
     <w:rsid w:val="00B4598C"/>
     <w:rsid w:val="00B469DF"/>
     <w:rsid w:val="00B46CAB"/>
     <w:rsid w:val="00B475F9"/>
     <w:rsid w:val="00B476B0"/>
+    <w:rsid w:val="00B47AA0"/>
     <w:rsid w:val="00B502FA"/>
     <w:rsid w:val="00B504A6"/>
     <w:rsid w:val="00B504CC"/>
     <w:rsid w:val="00B5077A"/>
     <w:rsid w:val="00B5085F"/>
     <w:rsid w:val="00B509D1"/>
     <w:rsid w:val="00B50A25"/>
     <w:rsid w:val="00B50FBB"/>
     <w:rsid w:val="00B51547"/>
     <w:rsid w:val="00B517C3"/>
     <w:rsid w:val="00B5190F"/>
     <w:rsid w:val="00B5199D"/>
     <w:rsid w:val="00B51A82"/>
     <w:rsid w:val="00B51E3F"/>
     <w:rsid w:val="00B52C26"/>
     <w:rsid w:val="00B52CC5"/>
     <w:rsid w:val="00B52D28"/>
     <w:rsid w:val="00B530C0"/>
     <w:rsid w:val="00B53407"/>
     <w:rsid w:val="00B53B86"/>
     <w:rsid w:val="00B53F74"/>
     <w:rsid w:val="00B5401A"/>
     <w:rsid w:val="00B5404B"/>
     <w:rsid w:val="00B54055"/>
     <w:rsid w:val="00B54CE5"/>
@@ -10017,50 +10034,51 @@
     <w:rsid w:val="00BA099B"/>
     <w:rsid w:val="00BA0BB8"/>
     <w:rsid w:val="00BA0C90"/>
     <w:rsid w:val="00BA0CB0"/>
     <w:rsid w:val="00BA155B"/>
     <w:rsid w:val="00BA1A8B"/>
     <w:rsid w:val="00BA1AA8"/>
     <w:rsid w:val="00BA1B13"/>
     <w:rsid w:val="00BA1D1E"/>
     <w:rsid w:val="00BA20D5"/>
     <w:rsid w:val="00BA2306"/>
     <w:rsid w:val="00BA23FC"/>
     <w:rsid w:val="00BA28F4"/>
     <w:rsid w:val="00BA2FC7"/>
     <w:rsid w:val="00BA319C"/>
     <w:rsid w:val="00BA3569"/>
     <w:rsid w:val="00BA359E"/>
     <w:rsid w:val="00BA38E9"/>
     <w:rsid w:val="00BA3C34"/>
     <w:rsid w:val="00BA5411"/>
     <w:rsid w:val="00BA5EA1"/>
     <w:rsid w:val="00BA6098"/>
     <w:rsid w:val="00BA63CD"/>
     <w:rsid w:val="00BA6603"/>
     <w:rsid w:val="00BA6845"/>
+    <w:rsid w:val="00BA6902"/>
     <w:rsid w:val="00BA6D38"/>
     <w:rsid w:val="00BA76E8"/>
     <w:rsid w:val="00BA7A96"/>
     <w:rsid w:val="00BA7CA0"/>
     <w:rsid w:val="00BB016B"/>
     <w:rsid w:val="00BB02BF"/>
     <w:rsid w:val="00BB037D"/>
     <w:rsid w:val="00BB057B"/>
     <w:rsid w:val="00BB0EAF"/>
     <w:rsid w:val="00BB1336"/>
     <w:rsid w:val="00BB148B"/>
     <w:rsid w:val="00BB15E7"/>
     <w:rsid w:val="00BB1AFE"/>
     <w:rsid w:val="00BB1D1F"/>
     <w:rsid w:val="00BB2069"/>
     <w:rsid w:val="00BB206A"/>
     <w:rsid w:val="00BB2335"/>
     <w:rsid w:val="00BB2509"/>
     <w:rsid w:val="00BB2A1B"/>
     <w:rsid w:val="00BB2BE1"/>
     <w:rsid w:val="00BB38E1"/>
     <w:rsid w:val="00BB3BB3"/>
     <w:rsid w:val="00BB3C29"/>
     <w:rsid w:val="00BB3C8A"/>
     <w:rsid w:val="00BB40E1"/>
@@ -10091,50 +10109,51 @@
     <w:rsid w:val="00BC2536"/>
     <w:rsid w:val="00BC26D5"/>
     <w:rsid w:val="00BC288C"/>
     <w:rsid w:val="00BC2B69"/>
     <w:rsid w:val="00BC2C98"/>
     <w:rsid w:val="00BC2DA0"/>
     <w:rsid w:val="00BC341A"/>
     <w:rsid w:val="00BC37DA"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC4378"/>
     <w:rsid w:val="00BC4440"/>
     <w:rsid w:val="00BC48ED"/>
     <w:rsid w:val="00BC4CF3"/>
     <w:rsid w:val="00BC4F94"/>
     <w:rsid w:val="00BC4FBC"/>
     <w:rsid w:val="00BC5EA5"/>
     <w:rsid w:val="00BC5FD4"/>
     <w:rsid w:val="00BC60D8"/>
     <w:rsid w:val="00BC62FB"/>
     <w:rsid w:val="00BC63B5"/>
     <w:rsid w:val="00BC6809"/>
     <w:rsid w:val="00BC69B1"/>
     <w:rsid w:val="00BC69FA"/>
     <w:rsid w:val="00BC6B5B"/>
     <w:rsid w:val="00BC6BAE"/>
+    <w:rsid w:val="00BC6C03"/>
     <w:rsid w:val="00BC7277"/>
     <w:rsid w:val="00BC7C70"/>
     <w:rsid w:val="00BC7F2C"/>
     <w:rsid w:val="00BD03C4"/>
     <w:rsid w:val="00BD07F0"/>
     <w:rsid w:val="00BD09D3"/>
     <w:rsid w:val="00BD0C3E"/>
     <w:rsid w:val="00BD14DE"/>
     <w:rsid w:val="00BD157B"/>
     <w:rsid w:val="00BD20E5"/>
     <w:rsid w:val="00BD213B"/>
     <w:rsid w:val="00BD22B8"/>
     <w:rsid w:val="00BD2561"/>
     <w:rsid w:val="00BD2D16"/>
     <w:rsid w:val="00BD2DD5"/>
     <w:rsid w:val="00BD2E5F"/>
     <w:rsid w:val="00BD2EA6"/>
     <w:rsid w:val="00BD2FAB"/>
     <w:rsid w:val="00BD35F9"/>
     <w:rsid w:val="00BD3CCA"/>
     <w:rsid w:val="00BD3DBC"/>
     <w:rsid w:val="00BD3E2D"/>
     <w:rsid w:val="00BD4448"/>
     <w:rsid w:val="00BD4595"/>
     <w:rsid w:val="00BD4643"/>
@@ -10357,50 +10376,51 @@
     <w:rsid w:val="00C30B27"/>
     <w:rsid w:val="00C30E57"/>
     <w:rsid w:val="00C311EC"/>
     <w:rsid w:val="00C313A9"/>
     <w:rsid w:val="00C319D9"/>
     <w:rsid w:val="00C32283"/>
     <w:rsid w:val="00C32773"/>
     <w:rsid w:val="00C32870"/>
     <w:rsid w:val="00C32BB8"/>
     <w:rsid w:val="00C32F42"/>
     <w:rsid w:val="00C32FFF"/>
     <w:rsid w:val="00C332A2"/>
     <w:rsid w:val="00C33A00"/>
     <w:rsid w:val="00C33A01"/>
     <w:rsid w:val="00C33C43"/>
     <w:rsid w:val="00C340B1"/>
     <w:rsid w:val="00C341F0"/>
     <w:rsid w:val="00C34322"/>
     <w:rsid w:val="00C34575"/>
     <w:rsid w:val="00C3462B"/>
     <w:rsid w:val="00C34A4B"/>
     <w:rsid w:val="00C34D3E"/>
     <w:rsid w:val="00C34DC7"/>
     <w:rsid w:val="00C34F22"/>
     <w:rsid w:val="00C3523B"/>
+    <w:rsid w:val="00C35860"/>
     <w:rsid w:val="00C358A9"/>
     <w:rsid w:val="00C35BCA"/>
     <w:rsid w:val="00C35E59"/>
     <w:rsid w:val="00C3637C"/>
     <w:rsid w:val="00C36DC3"/>
     <w:rsid w:val="00C37333"/>
     <w:rsid w:val="00C373DD"/>
     <w:rsid w:val="00C37730"/>
     <w:rsid w:val="00C379D5"/>
     <w:rsid w:val="00C37C3F"/>
     <w:rsid w:val="00C37D2F"/>
     <w:rsid w:val="00C37EB3"/>
     <w:rsid w:val="00C37EC7"/>
     <w:rsid w:val="00C37FC9"/>
     <w:rsid w:val="00C400A3"/>
     <w:rsid w:val="00C402CE"/>
     <w:rsid w:val="00C409F6"/>
     <w:rsid w:val="00C40DEB"/>
     <w:rsid w:val="00C40EC1"/>
     <w:rsid w:val="00C41091"/>
     <w:rsid w:val="00C4116C"/>
     <w:rsid w:val="00C417B5"/>
     <w:rsid w:val="00C41875"/>
     <w:rsid w:val="00C41B1A"/>
     <w:rsid w:val="00C41BB8"/>
@@ -10688,50 +10708,51 @@
     <w:rsid w:val="00CC532C"/>
     <w:rsid w:val="00CC5418"/>
     <w:rsid w:val="00CC551B"/>
     <w:rsid w:val="00CC55F7"/>
     <w:rsid w:val="00CC56AE"/>
     <w:rsid w:val="00CC5A76"/>
     <w:rsid w:val="00CC5BB8"/>
     <w:rsid w:val="00CC5C81"/>
     <w:rsid w:val="00CC5D7D"/>
     <w:rsid w:val="00CC5F32"/>
     <w:rsid w:val="00CC616F"/>
     <w:rsid w:val="00CC6451"/>
     <w:rsid w:val="00CC6795"/>
     <w:rsid w:val="00CC6B4F"/>
     <w:rsid w:val="00CC6FC8"/>
     <w:rsid w:val="00CC7631"/>
     <w:rsid w:val="00CD0198"/>
     <w:rsid w:val="00CD0E9A"/>
     <w:rsid w:val="00CD132C"/>
     <w:rsid w:val="00CD142E"/>
     <w:rsid w:val="00CD1C3E"/>
     <w:rsid w:val="00CD1D2F"/>
     <w:rsid w:val="00CD1FD8"/>
     <w:rsid w:val="00CD230A"/>
     <w:rsid w:val="00CD23C0"/>
+    <w:rsid w:val="00CD24C0"/>
     <w:rsid w:val="00CD24EA"/>
     <w:rsid w:val="00CD2738"/>
     <w:rsid w:val="00CD29AC"/>
     <w:rsid w:val="00CD2F4F"/>
     <w:rsid w:val="00CD3900"/>
     <w:rsid w:val="00CD3AF7"/>
     <w:rsid w:val="00CD3C81"/>
     <w:rsid w:val="00CD4466"/>
     <w:rsid w:val="00CD47FC"/>
     <w:rsid w:val="00CD4D07"/>
     <w:rsid w:val="00CD4E4F"/>
     <w:rsid w:val="00CD6379"/>
     <w:rsid w:val="00CD6436"/>
     <w:rsid w:val="00CD6868"/>
     <w:rsid w:val="00CD68B5"/>
     <w:rsid w:val="00CD69AE"/>
     <w:rsid w:val="00CD6E30"/>
     <w:rsid w:val="00CD6E82"/>
     <w:rsid w:val="00CD718C"/>
     <w:rsid w:val="00CD72CC"/>
     <w:rsid w:val="00CD7B3E"/>
     <w:rsid w:val="00CD7DBE"/>
     <w:rsid w:val="00CD7F51"/>
     <w:rsid w:val="00CE046B"/>
     <w:rsid w:val="00CE06A2"/>
@@ -10743,56 +10764,58 @@
     <w:rsid w:val="00CE19DE"/>
     <w:rsid w:val="00CE1E8E"/>
     <w:rsid w:val="00CE1E96"/>
     <w:rsid w:val="00CE2074"/>
     <w:rsid w:val="00CE2A5F"/>
     <w:rsid w:val="00CE2C9E"/>
     <w:rsid w:val="00CE2D7D"/>
     <w:rsid w:val="00CE3084"/>
     <w:rsid w:val="00CE3B08"/>
     <w:rsid w:val="00CE40DB"/>
     <w:rsid w:val="00CE4342"/>
     <w:rsid w:val="00CE51C1"/>
     <w:rsid w:val="00CE51CC"/>
     <w:rsid w:val="00CE5267"/>
     <w:rsid w:val="00CE5665"/>
     <w:rsid w:val="00CE56FE"/>
     <w:rsid w:val="00CE5BD5"/>
     <w:rsid w:val="00CE5D0B"/>
     <w:rsid w:val="00CE5F73"/>
     <w:rsid w:val="00CE5FD6"/>
     <w:rsid w:val="00CE63E2"/>
     <w:rsid w:val="00CE6683"/>
     <w:rsid w:val="00CE7141"/>
     <w:rsid w:val="00CE7301"/>
     <w:rsid w:val="00CE7499"/>
+    <w:rsid w:val="00CF040F"/>
     <w:rsid w:val="00CF05D2"/>
     <w:rsid w:val="00CF1912"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF20E2"/>
     <w:rsid w:val="00CF2734"/>
     <w:rsid w:val="00CF3055"/>
+    <w:rsid w:val="00CF3294"/>
     <w:rsid w:val="00CF3457"/>
     <w:rsid w:val="00CF3742"/>
     <w:rsid w:val="00CF3AA2"/>
     <w:rsid w:val="00CF3E14"/>
     <w:rsid w:val="00CF46C5"/>
     <w:rsid w:val="00CF4D75"/>
     <w:rsid w:val="00CF4EEC"/>
     <w:rsid w:val="00CF515F"/>
     <w:rsid w:val="00CF528E"/>
     <w:rsid w:val="00CF576B"/>
     <w:rsid w:val="00CF5780"/>
     <w:rsid w:val="00CF5BDD"/>
     <w:rsid w:val="00CF5E1A"/>
     <w:rsid w:val="00CF5E3B"/>
     <w:rsid w:val="00CF5F31"/>
     <w:rsid w:val="00CF63CE"/>
     <w:rsid w:val="00CF64C0"/>
     <w:rsid w:val="00CF65CA"/>
     <w:rsid w:val="00CF6817"/>
     <w:rsid w:val="00CF6A1A"/>
     <w:rsid w:val="00CF7263"/>
     <w:rsid w:val="00CF79DA"/>
     <w:rsid w:val="00CF7A78"/>
     <w:rsid w:val="00CF7CA7"/>
     <w:rsid w:val="00CF7F25"/>
@@ -10907,51 +10930,53 @@
     <w:rsid w:val="00D27F71"/>
     <w:rsid w:val="00D3030E"/>
     <w:rsid w:val="00D30422"/>
     <w:rsid w:val="00D3060E"/>
     <w:rsid w:val="00D30948"/>
     <w:rsid w:val="00D3127C"/>
     <w:rsid w:val="00D31507"/>
     <w:rsid w:val="00D31E38"/>
     <w:rsid w:val="00D31F3B"/>
     <w:rsid w:val="00D32008"/>
     <w:rsid w:val="00D320EF"/>
     <w:rsid w:val="00D322FB"/>
     <w:rsid w:val="00D33234"/>
     <w:rsid w:val="00D3327F"/>
     <w:rsid w:val="00D335A7"/>
     <w:rsid w:val="00D33878"/>
     <w:rsid w:val="00D33C8F"/>
     <w:rsid w:val="00D33CE1"/>
     <w:rsid w:val="00D33DB1"/>
     <w:rsid w:val="00D33F82"/>
     <w:rsid w:val="00D3419C"/>
     <w:rsid w:val="00D343D9"/>
     <w:rsid w:val="00D347D1"/>
     <w:rsid w:val="00D349EB"/>
     <w:rsid w:val="00D34C42"/>
+    <w:rsid w:val="00D34E15"/>
     <w:rsid w:val="00D3515D"/>
+    <w:rsid w:val="00D3560B"/>
     <w:rsid w:val="00D356A8"/>
     <w:rsid w:val="00D361E2"/>
     <w:rsid w:val="00D36377"/>
     <w:rsid w:val="00D3647E"/>
     <w:rsid w:val="00D36886"/>
     <w:rsid w:val="00D36938"/>
     <w:rsid w:val="00D36AB0"/>
     <w:rsid w:val="00D36C0C"/>
     <w:rsid w:val="00D36CEF"/>
     <w:rsid w:val="00D36EEA"/>
     <w:rsid w:val="00D37477"/>
     <w:rsid w:val="00D376E7"/>
     <w:rsid w:val="00D3779B"/>
     <w:rsid w:val="00D37BD3"/>
     <w:rsid w:val="00D400E3"/>
     <w:rsid w:val="00D402DF"/>
     <w:rsid w:val="00D40333"/>
     <w:rsid w:val="00D403EB"/>
     <w:rsid w:val="00D410FB"/>
     <w:rsid w:val="00D41170"/>
     <w:rsid w:val="00D4170F"/>
     <w:rsid w:val="00D41E90"/>
     <w:rsid w:val="00D42565"/>
     <w:rsid w:val="00D428E0"/>
     <w:rsid w:val="00D43045"/>
@@ -11034,283 +11059,291 @@
     <w:rsid w:val="00D63118"/>
     <w:rsid w:val="00D63B86"/>
     <w:rsid w:val="00D64EDE"/>
     <w:rsid w:val="00D65529"/>
     <w:rsid w:val="00D655D9"/>
     <w:rsid w:val="00D65AC0"/>
     <w:rsid w:val="00D65FEF"/>
     <w:rsid w:val="00D6613D"/>
     <w:rsid w:val="00D6662D"/>
     <w:rsid w:val="00D6696E"/>
     <w:rsid w:val="00D66BA0"/>
     <w:rsid w:val="00D66C89"/>
     <w:rsid w:val="00D66CB6"/>
     <w:rsid w:val="00D66D73"/>
     <w:rsid w:val="00D66DC0"/>
     <w:rsid w:val="00D67389"/>
     <w:rsid w:val="00D677A0"/>
     <w:rsid w:val="00D70778"/>
     <w:rsid w:val="00D70995"/>
     <w:rsid w:val="00D70E12"/>
     <w:rsid w:val="00D714E3"/>
     <w:rsid w:val="00D71593"/>
     <w:rsid w:val="00D7189B"/>
     <w:rsid w:val="00D719CA"/>
     <w:rsid w:val="00D71E6D"/>
+    <w:rsid w:val="00D7245A"/>
     <w:rsid w:val="00D72686"/>
     <w:rsid w:val="00D729C5"/>
     <w:rsid w:val="00D72CFE"/>
     <w:rsid w:val="00D72E27"/>
     <w:rsid w:val="00D73097"/>
     <w:rsid w:val="00D73325"/>
     <w:rsid w:val="00D73544"/>
     <w:rsid w:val="00D737DE"/>
     <w:rsid w:val="00D738DF"/>
     <w:rsid w:val="00D73BCD"/>
     <w:rsid w:val="00D73BFE"/>
     <w:rsid w:val="00D73FF5"/>
     <w:rsid w:val="00D74375"/>
     <w:rsid w:val="00D74841"/>
     <w:rsid w:val="00D74892"/>
+    <w:rsid w:val="00D74A21"/>
     <w:rsid w:val="00D7506E"/>
     <w:rsid w:val="00D750A1"/>
     <w:rsid w:val="00D750F9"/>
     <w:rsid w:val="00D75195"/>
     <w:rsid w:val="00D751C7"/>
     <w:rsid w:val="00D754C9"/>
     <w:rsid w:val="00D7585D"/>
     <w:rsid w:val="00D760B0"/>
     <w:rsid w:val="00D771FA"/>
     <w:rsid w:val="00D77B07"/>
     <w:rsid w:val="00D803DC"/>
     <w:rsid w:val="00D80AB3"/>
     <w:rsid w:val="00D80F69"/>
     <w:rsid w:val="00D81839"/>
     <w:rsid w:val="00D81896"/>
     <w:rsid w:val="00D81ABD"/>
     <w:rsid w:val="00D81E57"/>
     <w:rsid w:val="00D820F7"/>
     <w:rsid w:val="00D8234C"/>
     <w:rsid w:val="00D82CB0"/>
     <w:rsid w:val="00D83317"/>
     <w:rsid w:val="00D83BC3"/>
     <w:rsid w:val="00D83E62"/>
     <w:rsid w:val="00D83EA2"/>
     <w:rsid w:val="00D8427A"/>
     <w:rsid w:val="00D842FF"/>
     <w:rsid w:val="00D84422"/>
     <w:rsid w:val="00D847B7"/>
     <w:rsid w:val="00D84F0B"/>
     <w:rsid w:val="00D851AD"/>
+    <w:rsid w:val="00D851F4"/>
     <w:rsid w:val="00D85ADA"/>
     <w:rsid w:val="00D86507"/>
     <w:rsid w:val="00D86602"/>
     <w:rsid w:val="00D8680C"/>
     <w:rsid w:val="00D86B56"/>
     <w:rsid w:val="00D86E37"/>
     <w:rsid w:val="00D87016"/>
     <w:rsid w:val="00D87309"/>
     <w:rsid w:val="00D87489"/>
     <w:rsid w:val="00D876B1"/>
     <w:rsid w:val="00D8772E"/>
     <w:rsid w:val="00D879D5"/>
     <w:rsid w:val="00D87AC2"/>
     <w:rsid w:val="00D87C68"/>
     <w:rsid w:val="00D87E12"/>
     <w:rsid w:val="00D90272"/>
     <w:rsid w:val="00D90674"/>
     <w:rsid w:val="00D906C0"/>
     <w:rsid w:val="00D90736"/>
     <w:rsid w:val="00D90AF1"/>
     <w:rsid w:val="00D911BF"/>
     <w:rsid w:val="00D913AB"/>
     <w:rsid w:val="00D91672"/>
     <w:rsid w:val="00D9211A"/>
     <w:rsid w:val="00D921FF"/>
     <w:rsid w:val="00D927BD"/>
     <w:rsid w:val="00D92CA1"/>
     <w:rsid w:val="00D92D13"/>
     <w:rsid w:val="00D93137"/>
     <w:rsid w:val="00D93597"/>
     <w:rsid w:val="00D93683"/>
     <w:rsid w:val="00D93B08"/>
     <w:rsid w:val="00D94CE4"/>
     <w:rsid w:val="00D94F8B"/>
     <w:rsid w:val="00D957ED"/>
     <w:rsid w:val="00D95910"/>
     <w:rsid w:val="00D95B31"/>
     <w:rsid w:val="00D95BA5"/>
     <w:rsid w:val="00D96406"/>
     <w:rsid w:val="00D96559"/>
     <w:rsid w:val="00D96B0E"/>
     <w:rsid w:val="00D96CA9"/>
     <w:rsid w:val="00D96E4E"/>
+    <w:rsid w:val="00D97096"/>
     <w:rsid w:val="00D97774"/>
     <w:rsid w:val="00D978C9"/>
     <w:rsid w:val="00D97BA6"/>
     <w:rsid w:val="00D97CBD"/>
     <w:rsid w:val="00DA044A"/>
     <w:rsid w:val="00DA0A68"/>
     <w:rsid w:val="00DA1061"/>
     <w:rsid w:val="00DA10BA"/>
     <w:rsid w:val="00DA10FF"/>
     <w:rsid w:val="00DA1148"/>
     <w:rsid w:val="00DA1159"/>
     <w:rsid w:val="00DA19CF"/>
     <w:rsid w:val="00DA19DE"/>
     <w:rsid w:val="00DA1AA9"/>
     <w:rsid w:val="00DA1BBD"/>
     <w:rsid w:val="00DA1F9F"/>
     <w:rsid w:val="00DA2134"/>
     <w:rsid w:val="00DA23F8"/>
     <w:rsid w:val="00DA2542"/>
     <w:rsid w:val="00DA2699"/>
     <w:rsid w:val="00DA2A51"/>
     <w:rsid w:val="00DA2D6F"/>
     <w:rsid w:val="00DA35B1"/>
     <w:rsid w:val="00DA3775"/>
     <w:rsid w:val="00DA3871"/>
     <w:rsid w:val="00DA3A11"/>
     <w:rsid w:val="00DA3C85"/>
     <w:rsid w:val="00DA3C9D"/>
     <w:rsid w:val="00DA4662"/>
     <w:rsid w:val="00DA48FE"/>
     <w:rsid w:val="00DA4C63"/>
     <w:rsid w:val="00DA4E40"/>
     <w:rsid w:val="00DA552B"/>
     <w:rsid w:val="00DA585C"/>
     <w:rsid w:val="00DA59C1"/>
     <w:rsid w:val="00DA5CE8"/>
     <w:rsid w:val="00DA5E33"/>
     <w:rsid w:val="00DA5EA6"/>
+    <w:rsid w:val="00DA616F"/>
     <w:rsid w:val="00DA657F"/>
     <w:rsid w:val="00DA65D0"/>
     <w:rsid w:val="00DA6805"/>
     <w:rsid w:val="00DA6E7A"/>
     <w:rsid w:val="00DA7161"/>
     <w:rsid w:val="00DA744B"/>
     <w:rsid w:val="00DA79D5"/>
     <w:rsid w:val="00DB01D1"/>
     <w:rsid w:val="00DB06D1"/>
     <w:rsid w:val="00DB0A8A"/>
     <w:rsid w:val="00DB0D2B"/>
     <w:rsid w:val="00DB0E03"/>
     <w:rsid w:val="00DB0F75"/>
     <w:rsid w:val="00DB15FC"/>
     <w:rsid w:val="00DB18E3"/>
     <w:rsid w:val="00DB1C3A"/>
     <w:rsid w:val="00DB20C5"/>
     <w:rsid w:val="00DB20DC"/>
     <w:rsid w:val="00DB2482"/>
     <w:rsid w:val="00DB2526"/>
     <w:rsid w:val="00DB29CB"/>
     <w:rsid w:val="00DB30E9"/>
     <w:rsid w:val="00DB3102"/>
     <w:rsid w:val="00DB3ABC"/>
     <w:rsid w:val="00DB3D97"/>
+    <w:rsid w:val="00DB3FC2"/>
     <w:rsid w:val="00DB4227"/>
     <w:rsid w:val="00DB43E5"/>
     <w:rsid w:val="00DB48E9"/>
     <w:rsid w:val="00DB4D90"/>
     <w:rsid w:val="00DB501D"/>
     <w:rsid w:val="00DB5522"/>
     <w:rsid w:val="00DB58FF"/>
     <w:rsid w:val="00DB5ADE"/>
     <w:rsid w:val="00DB5B2B"/>
     <w:rsid w:val="00DB5C74"/>
     <w:rsid w:val="00DB64EA"/>
     <w:rsid w:val="00DB6C66"/>
     <w:rsid w:val="00DB6FBA"/>
     <w:rsid w:val="00DB76E0"/>
     <w:rsid w:val="00DB7786"/>
     <w:rsid w:val="00DB7898"/>
     <w:rsid w:val="00DB7A96"/>
     <w:rsid w:val="00DB7B01"/>
     <w:rsid w:val="00DB7C28"/>
     <w:rsid w:val="00DB7F77"/>
     <w:rsid w:val="00DC062D"/>
     <w:rsid w:val="00DC0A0F"/>
     <w:rsid w:val="00DC0BB4"/>
     <w:rsid w:val="00DC0BBF"/>
     <w:rsid w:val="00DC0D8D"/>
     <w:rsid w:val="00DC1069"/>
     <w:rsid w:val="00DC11C0"/>
     <w:rsid w:val="00DC139C"/>
     <w:rsid w:val="00DC1B59"/>
     <w:rsid w:val="00DC1C40"/>
     <w:rsid w:val="00DC228C"/>
     <w:rsid w:val="00DC25D4"/>
     <w:rsid w:val="00DC26C9"/>
     <w:rsid w:val="00DC2816"/>
     <w:rsid w:val="00DC2CA6"/>
     <w:rsid w:val="00DC357C"/>
     <w:rsid w:val="00DC370A"/>
     <w:rsid w:val="00DC37A2"/>
     <w:rsid w:val="00DC3A2B"/>
     <w:rsid w:val="00DC469D"/>
     <w:rsid w:val="00DC4B97"/>
     <w:rsid w:val="00DC5177"/>
     <w:rsid w:val="00DC58A4"/>
     <w:rsid w:val="00DC599A"/>
     <w:rsid w:val="00DC5F7F"/>
     <w:rsid w:val="00DC61BB"/>
     <w:rsid w:val="00DC6A72"/>
     <w:rsid w:val="00DC70D9"/>
     <w:rsid w:val="00DC735E"/>
     <w:rsid w:val="00DC767B"/>
+    <w:rsid w:val="00DC7CDA"/>
     <w:rsid w:val="00DC7F9F"/>
     <w:rsid w:val="00DD015E"/>
     <w:rsid w:val="00DD0464"/>
     <w:rsid w:val="00DD0711"/>
     <w:rsid w:val="00DD07D8"/>
     <w:rsid w:val="00DD0BB3"/>
     <w:rsid w:val="00DD0D4B"/>
     <w:rsid w:val="00DD180F"/>
     <w:rsid w:val="00DD1871"/>
     <w:rsid w:val="00DD1977"/>
     <w:rsid w:val="00DD1A19"/>
     <w:rsid w:val="00DD2267"/>
     <w:rsid w:val="00DD278D"/>
     <w:rsid w:val="00DD27F2"/>
     <w:rsid w:val="00DD2844"/>
     <w:rsid w:val="00DD2A18"/>
     <w:rsid w:val="00DD2D07"/>
     <w:rsid w:val="00DD30B8"/>
     <w:rsid w:val="00DD31FF"/>
     <w:rsid w:val="00DD33A0"/>
     <w:rsid w:val="00DD374D"/>
     <w:rsid w:val="00DD3865"/>
     <w:rsid w:val="00DD3BD1"/>
     <w:rsid w:val="00DD3BE9"/>
     <w:rsid w:val="00DD3D17"/>
     <w:rsid w:val="00DD3E70"/>
     <w:rsid w:val="00DD3FC2"/>
     <w:rsid w:val="00DD43F6"/>
     <w:rsid w:val="00DD4562"/>
     <w:rsid w:val="00DD4900"/>
     <w:rsid w:val="00DD4973"/>
     <w:rsid w:val="00DD4E7C"/>
+    <w:rsid w:val="00DD5159"/>
     <w:rsid w:val="00DD566E"/>
     <w:rsid w:val="00DD5C3D"/>
     <w:rsid w:val="00DD5EC4"/>
     <w:rsid w:val="00DD5FE4"/>
     <w:rsid w:val="00DD6019"/>
     <w:rsid w:val="00DD61BF"/>
     <w:rsid w:val="00DD65AB"/>
     <w:rsid w:val="00DD6740"/>
     <w:rsid w:val="00DD74D3"/>
     <w:rsid w:val="00DD74EC"/>
     <w:rsid w:val="00DD7506"/>
     <w:rsid w:val="00DD7843"/>
     <w:rsid w:val="00DD788B"/>
     <w:rsid w:val="00DE0412"/>
     <w:rsid w:val="00DE04B8"/>
     <w:rsid w:val="00DE0AA4"/>
     <w:rsid w:val="00DE0F52"/>
     <w:rsid w:val="00DE10FA"/>
     <w:rsid w:val="00DE141D"/>
     <w:rsid w:val="00DE1424"/>
     <w:rsid w:val="00DE1D6F"/>
     <w:rsid w:val="00DE202B"/>
     <w:rsid w:val="00DE210A"/>
     <w:rsid w:val="00DE2423"/>
     <w:rsid w:val="00DE2810"/>
@@ -11329,50 +11362,51 @@
     <w:rsid w:val="00DE5813"/>
     <w:rsid w:val="00DE5846"/>
     <w:rsid w:val="00DE5EC3"/>
     <w:rsid w:val="00DE5FB1"/>
     <w:rsid w:val="00DE6291"/>
     <w:rsid w:val="00DE64D2"/>
     <w:rsid w:val="00DE694A"/>
     <w:rsid w:val="00DE6BA6"/>
     <w:rsid w:val="00DE7926"/>
     <w:rsid w:val="00DE7957"/>
     <w:rsid w:val="00DE79D4"/>
     <w:rsid w:val="00DE7A4F"/>
     <w:rsid w:val="00DF00DE"/>
     <w:rsid w:val="00DF0408"/>
     <w:rsid w:val="00DF0612"/>
     <w:rsid w:val="00DF0EB6"/>
     <w:rsid w:val="00DF1796"/>
     <w:rsid w:val="00DF1C92"/>
     <w:rsid w:val="00DF1D88"/>
     <w:rsid w:val="00DF1F8B"/>
     <w:rsid w:val="00DF2436"/>
     <w:rsid w:val="00DF25B7"/>
     <w:rsid w:val="00DF25F7"/>
     <w:rsid w:val="00DF28FB"/>
     <w:rsid w:val="00DF2910"/>
+    <w:rsid w:val="00DF2AF7"/>
     <w:rsid w:val="00DF2C15"/>
     <w:rsid w:val="00DF329B"/>
     <w:rsid w:val="00DF371C"/>
     <w:rsid w:val="00DF3764"/>
     <w:rsid w:val="00DF38E0"/>
     <w:rsid w:val="00DF3B16"/>
     <w:rsid w:val="00DF3C46"/>
     <w:rsid w:val="00DF4232"/>
     <w:rsid w:val="00DF4D6A"/>
     <w:rsid w:val="00DF4DDE"/>
     <w:rsid w:val="00DF4F67"/>
     <w:rsid w:val="00DF5623"/>
     <w:rsid w:val="00DF587C"/>
     <w:rsid w:val="00DF5D8D"/>
     <w:rsid w:val="00DF5D9A"/>
     <w:rsid w:val="00DF65D6"/>
     <w:rsid w:val="00DF6D15"/>
     <w:rsid w:val="00DF741A"/>
     <w:rsid w:val="00DF7C17"/>
     <w:rsid w:val="00DF7CC4"/>
     <w:rsid w:val="00DF7F14"/>
     <w:rsid w:val="00DF7FEA"/>
     <w:rsid w:val="00E00293"/>
     <w:rsid w:val="00E0047D"/>
     <w:rsid w:val="00E005EA"/>
@@ -11383,50 +11417,51 @@
     <w:rsid w:val="00E01226"/>
     <w:rsid w:val="00E01AA7"/>
     <w:rsid w:val="00E01B0C"/>
     <w:rsid w:val="00E02533"/>
     <w:rsid w:val="00E0253F"/>
     <w:rsid w:val="00E028E2"/>
     <w:rsid w:val="00E03018"/>
     <w:rsid w:val="00E036A8"/>
     <w:rsid w:val="00E0382A"/>
     <w:rsid w:val="00E0397F"/>
     <w:rsid w:val="00E0487C"/>
     <w:rsid w:val="00E04E81"/>
     <w:rsid w:val="00E0562E"/>
     <w:rsid w:val="00E06174"/>
     <w:rsid w:val="00E064BF"/>
     <w:rsid w:val="00E064CA"/>
     <w:rsid w:val="00E0697E"/>
     <w:rsid w:val="00E06A35"/>
     <w:rsid w:val="00E06D8D"/>
     <w:rsid w:val="00E06FA8"/>
     <w:rsid w:val="00E07475"/>
     <w:rsid w:val="00E07890"/>
     <w:rsid w:val="00E07E71"/>
     <w:rsid w:val="00E102F7"/>
     <w:rsid w:val="00E10321"/>
+    <w:rsid w:val="00E1072E"/>
     <w:rsid w:val="00E10742"/>
     <w:rsid w:val="00E10EBF"/>
     <w:rsid w:val="00E116A0"/>
     <w:rsid w:val="00E1183C"/>
     <w:rsid w:val="00E118C7"/>
     <w:rsid w:val="00E11A35"/>
     <w:rsid w:val="00E11CB4"/>
     <w:rsid w:val="00E12136"/>
     <w:rsid w:val="00E12B0A"/>
     <w:rsid w:val="00E12B34"/>
     <w:rsid w:val="00E1335B"/>
     <w:rsid w:val="00E1343D"/>
     <w:rsid w:val="00E136FF"/>
     <w:rsid w:val="00E13805"/>
     <w:rsid w:val="00E13E2C"/>
     <w:rsid w:val="00E13F1E"/>
     <w:rsid w:val="00E1406B"/>
     <w:rsid w:val="00E144AF"/>
     <w:rsid w:val="00E14772"/>
     <w:rsid w:val="00E14A55"/>
     <w:rsid w:val="00E15013"/>
     <w:rsid w:val="00E15624"/>
     <w:rsid w:val="00E159AE"/>
     <w:rsid w:val="00E15BF4"/>
     <w:rsid w:val="00E15C0D"/>
@@ -11482,50 +11517,51 @@
     <w:rsid w:val="00E31064"/>
     <w:rsid w:val="00E3142B"/>
     <w:rsid w:val="00E31AE4"/>
     <w:rsid w:val="00E31DD0"/>
     <w:rsid w:val="00E31DE9"/>
     <w:rsid w:val="00E31ED7"/>
     <w:rsid w:val="00E32184"/>
     <w:rsid w:val="00E322A8"/>
     <w:rsid w:val="00E32C30"/>
     <w:rsid w:val="00E32FB1"/>
     <w:rsid w:val="00E3314C"/>
     <w:rsid w:val="00E33647"/>
     <w:rsid w:val="00E33E9C"/>
     <w:rsid w:val="00E33FD5"/>
     <w:rsid w:val="00E34A25"/>
     <w:rsid w:val="00E34AF9"/>
     <w:rsid w:val="00E34FD7"/>
     <w:rsid w:val="00E3509C"/>
     <w:rsid w:val="00E351A5"/>
     <w:rsid w:val="00E3545B"/>
     <w:rsid w:val="00E35575"/>
     <w:rsid w:val="00E35770"/>
     <w:rsid w:val="00E357B2"/>
     <w:rsid w:val="00E35DD1"/>
     <w:rsid w:val="00E35E52"/>
+    <w:rsid w:val="00E35E87"/>
     <w:rsid w:val="00E36291"/>
     <w:rsid w:val="00E36620"/>
     <w:rsid w:val="00E36668"/>
     <w:rsid w:val="00E368C0"/>
     <w:rsid w:val="00E3692E"/>
     <w:rsid w:val="00E36A8D"/>
     <w:rsid w:val="00E36ED8"/>
     <w:rsid w:val="00E376E3"/>
     <w:rsid w:val="00E37B3A"/>
     <w:rsid w:val="00E37CF4"/>
     <w:rsid w:val="00E40041"/>
     <w:rsid w:val="00E4051F"/>
     <w:rsid w:val="00E409F5"/>
     <w:rsid w:val="00E41145"/>
     <w:rsid w:val="00E415C0"/>
     <w:rsid w:val="00E41B80"/>
     <w:rsid w:val="00E41DB2"/>
     <w:rsid w:val="00E420F6"/>
     <w:rsid w:val="00E427B3"/>
     <w:rsid w:val="00E4289F"/>
     <w:rsid w:val="00E42905"/>
     <w:rsid w:val="00E42AD5"/>
     <w:rsid w:val="00E42B48"/>
     <w:rsid w:val="00E42D3E"/>
     <w:rsid w:val="00E42DED"/>
@@ -11548,96 +11584,98 @@
     <w:rsid w:val="00E460C0"/>
     <w:rsid w:val="00E462F3"/>
     <w:rsid w:val="00E468A4"/>
     <w:rsid w:val="00E473C8"/>
     <w:rsid w:val="00E4757B"/>
     <w:rsid w:val="00E478B4"/>
     <w:rsid w:val="00E47B7B"/>
     <w:rsid w:val="00E47DE5"/>
     <w:rsid w:val="00E47FA6"/>
     <w:rsid w:val="00E50092"/>
     <w:rsid w:val="00E50843"/>
     <w:rsid w:val="00E50F59"/>
     <w:rsid w:val="00E50FB7"/>
     <w:rsid w:val="00E51478"/>
     <w:rsid w:val="00E5151D"/>
     <w:rsid w:val="00E5182C"/>
     <w:rsid w:val="00E5198F"/>
     <w:rsid w:val="00E51C4F"/>
     <w:rsid w:val="00E51F2A"/>
     <w:rsid w:val="00E520A4"/>
     <w:rsid w:val="00E52345"/>
     <w:rsid w:val="00E52489"/>
     <w:rsid w:val="00E52704"/>
     <w:rsid w:val="00E5275A"/>
     <w:rsid w:val="00E528CE"/>
+    <w:rsid w:val="00E52DD3"/>
     <w:rsid w:val="00E52EDF"/>
     <w:rsid w:val="00E53C5B"/>
     <w:rsid w:val="00E53ED6"/>
     <w:rsid w:val="00E5406A"/>
     <w:rsid w:val="00E55230"/>
     <w:rsid w:val="00E55368"/>
     <w:rsid w:val="00E5536C"/>
     <w:rsid w:val="00E5558E"/>
     <w:rsid w:val="00E5580D"/>
     <w:rsid w:val="00E55A35"/>
     <w:rsid w:val="00E55E1E"/>
     <w:rsid w:val="00E56539"/>
     <w:rsid w:val="00E56921"/>
     <w:rsid w:val="00E56B06"/>
     <w:rsid w:val="00E56C69"/>
     <w:rsid w:val="00E571AB"/>
     <w:rsid w:val="00E571BD"/>
     <w:rsid w:val="00E576B2"/>
     <w:rsid w:val="00E577E3"/>
     <w:rsid w:val="00E57918"/>
     <w:rsid w:val="00E579EA"/>
     <w:rsid w:val="00E57A23"/>
     <w:rsid w:val="00E6061B"/>
     <w:rsid w:val="00E60784"/>
     <w:rsid w:val="00E60D35"/>
     <w:rsid w:val="00E60F4B"/>
     <w:rsid w:val="00E61444"/>
     <w:rsid w:val="00E61F88"/>
     <w:rsid w:val="00E625AE"/>
     <w:rsid w:val="00E627C0"/>
     <w:rsid w:val="00E627D9"/>
     <w:rsid w:val="00E62D45"/>
     <w:rsid w:val="00E62FEE"/>
     <w:rsid w:val="00E635FC"/>
     <w:rsid w:val="00E639BF"/>
     <w:rsid w:val="00E64040"/>
     <w:rsid w:val="00E64380"/>
     <w:rsid w:val="00E64481"/>
     <w:rsid w:val="00E64749"/>
     <w:rsid w:val="00E64B6B"/>
     <w:rsid w:val="00E650C9"/>
     <w:rsid w:val="00E654B0"/>
     <w:rsid w:val="00E6560E"/>
     <w:rsid w:val="00E6568E"/>
     <w:rsid w:val="00E6587A"/>
     <w:rsid w:val="00E6596E"/>
+    <w:rsid w:val="00E6597A"/>
     <w:rsid w:val="00E659C7"/>
     <w:rsid w:val="00E6636B"/>
     <w:rsid w:val="00E6643D"/>
     <w:rsid w:val="00E66487"/>
     <w:rsid w:val="00E6683F"/>
     <w:rsid w:val="00E67185"/>
     <w:rsid w:val="00E67415"/>
     <w:rsid w:val="00E67692"/>
     <w:rsid w:val="00E67C38"/>
     <w:rsid w:val="00E67EB7"/>
     <w:rsid w:val="00E7018D"/>
     <w:rsid w:val="00E702B8"/>
     <w:rsid w:val="00E705BB"/>
     <w:rsid w:val="00E705EF"/>
     <w:rsid w:val="00E70617"/>
     <w:rsid w:val="00E70B47"/>
     <w:rsid w:val="00E711CB"/>
     <w:rsid w:val="00E71447"/>
     <w:rsid w:val="00E71B9B"/>
     <w:rsid w:val="00E7204C"/>
     <w:rsid w:val="00E72053"/>
     <w:rsid w:val="00E7290C"/>
     <w:rsid w:val="00E72BB1"/>
     <w:rsid w:val="00E72BBA"/>
     <w:rsid w:val="00E72F9C"/>
@@ -11745,50 +11783,51 @@
     <w:rsid w:val="00E97D7B"/>
     <w:rsid w:val="00E97DE0"/>
     <w:rsid w:val="00E97F98"/>
     <w:rsid w:val="00EA0081"/>
     <w:rsid w:val="00EA01B5"/>
     <w:rsid w:val="00EA03D9"/>
     <w:rsid w:val="00EA0DD6"/>
     <w:rsid w:val="00EA0EF4"/>
     <w:rsid w:val="00EA12FE"/>
     <w:rsid w:val="00EA173C"/>
     <w:rsid w:val="00EA1AFF"/>
     <w:rsid w:val="00EA1C71"/>
     <w:rsid w:val="00EA1CBA"/>
     <w:rsid w:val="00EA1E4B"/>
     <w:rsid w:val="00EA20BB"/>
     <w:rsid w:val="00EA2124"/>
     <w:rsid w:val="00EA27C0"/>
     <w:rsid w:val="00EA2AB7"/>
     <w:rsid w:val="00EA34C4"/>
     <w:rsid w:val="00EA3636"/>
     <w:rsid w:val="00EA3AF3"/>
     <w:rsid w:val="00EA4416"/>
     <w:rsid w:val="00EA45F8"/>
     <w:rsid w:val="00EA4C89"/>
     <w:rsid w:val="00EA4D11"/>
+    <w:rsid w:val="00EA4DBD"/>
     <w:rsid w:val="00EA4DEF"/>
     <w:rsid w:val="00EA4FB2"/>
     <w:rsid w:val="00EA4FB5"/>
     <w:rsid w:val="00EA5046"/>
     <w:rsid w:val="00EA540E"/>
     <w:rsid w:val="00EA5559"/>
     <w:rsid w:val="00EA5B18"/>
     <w:rsid w:val="00EA5D18"/>
     <w:rsid w:val="00EA5F15"/>
     <w:rsid w:val="00EA619B"/>
     <w:rsid w:val="00EA63C3"/>
     <w:rsid w:val="00EA6556"/>
     <w:rsid w:val="00EA7552"/>
     <w:rsid w:val="00EA769C"/>
     <w:rsid w:val="00EA7909"/>
     <w:rsid w:val="00EA7D61"/>
     <w:rsid w:val="00EA7DB1"/>
     <w:rsid w:val="00EA7DC4"/>
     <w:rsid w:val="00EB02E0"/>
     <w:rsid w:val="00EB0326"/>
     <w:rsid w:val="00EB0BCE"/>
     <w:rsid w:val="00EB0D6E"/>
     <w:rsid w:val="00EB12A1"/>
     <w:rsid w:val="00EB1C70"/>
     <w:rsid w:val="00EB1EA9"/>
@@ -12105,50 +12144,51 @@
     <w:rsid w:val="00F4355C"/>
     <w:rsid w:val="00F4364E"/>
     <w:rsid w:val="00F43B7D"/>
     <w:rsid w:val="00F43EFC"/>
     <w:rsid w:val="00F44159"/>
     <w:rsid w:val="00F4417C"/>
     <w:rsid w:val="00F44462"/>
     <w:rsid w:val="00F44A78"/>
     <w:rsid w:val="00F44C82"/>
     <w:rsid w:val="00F451E6"/>
     <w:rsid w:val="00F453D6"/>
     <w:rsid w:val="00F453FA"/>
     <w:rsid w:val="00F457FD"/>
     <w:rsid w:val="00F45BD0"/>
     <w:rsid w:val="00F45C55"/>
     <w:rsid w:val="00F45C62"/>
     <w:rsid w:val="00F45E33"/>
     <w:rsid w:val="00F46002"/>
     <w:rsid w:val="00F46070"/>
     <w:rsid w:val="00F463E1"/>
     <w:rsid w:val="00F466EC"/>
     <w:rsid w:val="00F470A6"/>
     <w:rsid w:val="00F47AD8"/>
     <w:rsid w:val="00F47B05"/>
     <w:rsid w:val="00F47B2C"/>
+    <w:rsid w:val="00F504AA"/>
     <w:rsid w:val="00F50D7E"/>
     <w:rsid w:val="00F50EEA"/>
     <w:rsid w:val="00F50F63"/>
     <w:rsid w:val="00F51520"/>
     <w:rsid w:val="00F51604"/>
     <w:rsid w:val="00F51C80"/>
     <w:rsid w:val="00F52092"/>
     <w:rsid w:val="00F53093"/>
     <w:rsid w:val="00F53219"/>
     <w:rsid w:val="00F53320"/>
     <w:rsid w:val="00F53528"/>
     <w:rsid w:val="00F53B47"/>
     <w:rsid w:val="00F53F40"/>
     <w:rsid w:val="00F5432F"/>
     <w:rsid w:val="00F54748"/>
     <w:rsid w:val="00F54D60"/>
     <w:rsid w:val="00F55220"/>
     <w:rsid w:val="00F55276"/>
     <w:rsid w:val="00F556CA"/>
     <w:rsid w:val="00F559ED"/>
     <w:rsid w:val="00F55EEC"/>
     <w:rsid w:val="00F56028"/>
     <w:rsid w:val="00F562A9"/>
     <w:rsid w:val="00F569E7"/>
     <w:rsid w:val="00F56CDA"/>
@@ -12322,50 +12362,52 @@
     <w:rsid w:val="00FA730B"/>
     <w:rsid w:val="00FA77AB"/>
     <w:rsid w:val="00FB01B8"/>
     <w:rsid w:val="00FB0228"/>
     <w:rsid w:val="00FB146B"/>
     <w:rsid w:val="00FB17C2"/>
     <w:rsid w:val="00FB195E"/>
     <w:rsid w:val="00FB1AFA"/>
     <w:rsid w:val="00FB1BDE"/>
     <w:rsid w:val="00FB2366"/>
     <w:rsid w:val="00FB279F"/>
     <w:rsid w:val="00FB2C4E"/>
     <w:rsid w:val="00FB2FC4"/>
     <w:rsid w:val="00FB34D1"/>
     <w:rsid w:val="00FB3F2B"/>
     <w:rsid w:val="00FB444E"/>
     <w:rsid w:val="00FB4512"/>
     <w:rsid w:val="00FB4557"/>
     <w:rsid w:val="00FB4925"/>
     <w:rsid w:val="00FB4B7D"/>
     <w:rsid w:val="00FB4DDA"/>
     <w:rsid w:val="00FB4DE4"/>
     <w:rsid w:val="00FB50D2"/>
     <w:rsid w:val="00FB54A1"/>
     <w:rsid w:val="00FB5B04"/>
+    <w:rsid w:val="00FB5B19"/>
+    <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FB5EBE"/>
     <w:rsid w:val="00FB62C8"/>
     <w:rsid w:val="00FB666A"/>
     <w:rsid w:val="00FB7440"/>
     <w:rsid w:val="00FB77AA"/>
     <w:rsid w:val="00FB7952"/>
     <w:rsid w:val="00FB7E6C"/>
     <w:rsid w:val="00FB7EDA"/>
     <w:rsid w:val="00FC0920"/>
     <w:rsid w:val="00FC12A1"/>
     <w:rsid w:val="00FC1D39"/>
     <w:rsid w:val="00FC22F4"/>
     <w:rsid w:val="00FC26B4"/>
     <w:rsid w:val="00FC2881"/>
     <w:rsid w:val="00FC2F10"/>
     <w:rsid w:val="00FC2F73"/>
     <w:rsid w:val="00FC3765"/>
     <w:rsid w:val="00FC388D"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC3A1D"/>
     <w:rsid w:val="00FC3C25"/>
     <w:rsid w:val="00FC3F15"/>
     <w:rsid w:val="00FC409D"/>
     <w:rsid w:val="00FC42F7"/>
     <w:rsid w:val="00FC4442"/>
@@ -13290,69 +13332,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44440792-312D-4210-A662-5EA836B1D743}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>mittagskarte210220</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>278</Words>
-  <Characters>1754</Characters>
+  <Words>283</Words>
+  <Characters>1787</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>edv</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2028</CharactersWithSpaces>
+  <CharactersWithSpaces>2066</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Krimpelstätter</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>